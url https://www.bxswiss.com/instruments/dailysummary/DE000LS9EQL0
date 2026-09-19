--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768d279672e24240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5420312e414536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2722ad58ae452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01139883c84f4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d5e87baba04c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2722ad58ae452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1cb4ee773ce42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01139883c84f4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>226,029</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,503</x:t>
-[...458 lines deleted...]
-          <x:t>223,051</x:t>
+          <x:t>221,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>