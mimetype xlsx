--- v12 (2026-09-19)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5420312e414536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170a74d49ed443b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01139883c84f4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b375bfcdf4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1cb4ee773ce42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01139883c84f4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7669ccf653534d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b375bfcdf4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,506</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,504</x:t>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>