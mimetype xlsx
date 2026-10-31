--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170a74d49ed443b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32822954aa04741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b375bfcdf4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6b819e6a93449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7669ccf653534d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b375bfcdf4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5278b98e6db406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6b819e6a93449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>