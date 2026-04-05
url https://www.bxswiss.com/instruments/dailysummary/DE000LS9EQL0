--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718969aaecf64366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d31112b286a466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab864e4174e14179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a227032f7848b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245b84cd19af4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab864e4174e14179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra67962aa1b744c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a227032f7848b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>