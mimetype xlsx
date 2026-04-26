--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d31112b286a466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3533bb0052ad4f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a227032f7848b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de87dcf08a84240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra67962aa1b744c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a227032f7848b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51acba893a244757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de87dcf08a84240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>