--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3533bb0052ad4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0108baecb79c4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de87dcf08a84240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb650460dcf2b495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51acba893a244757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de87dcf08a84240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f825b700720478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb650460dcf2b495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>