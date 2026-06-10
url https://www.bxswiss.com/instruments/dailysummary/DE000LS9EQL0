--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0108baecb79c4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b35e0d914a431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb650460dcf2b495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree370d87a8c04107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f825b700720478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb650460dcf2b495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb07eb86dcb432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree370d87a8c04107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>