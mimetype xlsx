--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b35e0d914a431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cbac2e88794662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree370d87a8c04107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd499170040e4372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb07eb86dcb432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree370d87a8c04107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53c3d900fcb4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd499170040e4372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>