--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cbac2e88794662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27ffa0a91834440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd499170040e4372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c48649ee374ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53c3d900fcb4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd499170040e4372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7b8ce5ef434f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c48649ee374ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>