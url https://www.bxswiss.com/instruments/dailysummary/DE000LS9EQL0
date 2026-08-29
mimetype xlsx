--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27ffa0a91834440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768d279672e24240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c48649ee374ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2722ad58ae452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7b8ce5ef434f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c48649ee374ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d5e87baba04c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2722ad58ae452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM HighDividend Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,037</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>