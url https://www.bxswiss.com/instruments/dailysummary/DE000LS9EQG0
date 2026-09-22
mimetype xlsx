--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde57f63ef3724e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2788ef9e284f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re754b6a9077c43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8995222ce75040ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7f4625717340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re754b6a9077c43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102bb9d86f745be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8995222ce75040ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>