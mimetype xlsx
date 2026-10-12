--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2788ef9e284f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a0b4a173e84261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8995222ce75040ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fcf4132fd84070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra102bb9d86f745be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8995222ce75040ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6e85287d7d44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fcf4132fd84070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>