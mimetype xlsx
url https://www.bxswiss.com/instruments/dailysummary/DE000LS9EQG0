--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a0b4a173e84261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4f62d6bd4447b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fcf4132fd84070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580bf90d58ab4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6e85287d7d44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fcf4132fd84070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7781eb1c31564a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580bf90d58ab4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>