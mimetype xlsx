--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ca5412f16f46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e3c28ac0d49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fde1cef9057470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9134fa25c7a4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80582921eaa74aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fde1cef9057470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8c6d58907548bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9134fa25c7a4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>