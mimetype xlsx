--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e3c28ac0d49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bd3be908ae431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9134fa25c7a4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red80075f41e94d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8c6d58907548bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9134fa25c7a4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac04c1761d9429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red80075f41e94d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>