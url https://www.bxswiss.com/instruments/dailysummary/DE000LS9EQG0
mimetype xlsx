--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bd3be908ae431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163784f23372476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red80075f41e94d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raecd050918e24acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac04c1761d9429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red80075f41e94d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800d67cf877e4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raecd050918e24acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>