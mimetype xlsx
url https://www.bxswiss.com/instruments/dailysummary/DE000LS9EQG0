--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163784f23372476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5cc703b79845d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raecd050918e24acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd4d810f4a6427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800d67cf877e4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raecd050918e24acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225e86dff6e94c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd4d810f4a6427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>