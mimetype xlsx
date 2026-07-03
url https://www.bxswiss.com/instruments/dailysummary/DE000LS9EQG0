--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5cc703b79845d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332ed2d1d8dd4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd4d810f4a6427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5297f6bf4e3640d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225e86dff6e94c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd4d810f4a6427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df520bfe5fe4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5297f6bf4e3640d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>