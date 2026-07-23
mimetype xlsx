--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332ed2d1d8dd4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a3614e942d404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5297f6bf4e3640d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fa8d6400fd4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df520bfe5fe4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5297f6bf4e3640d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fc37d99c8f459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fa8d6400fd4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>