--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a3614e942d404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca83e3e8064ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fa8d6400fd4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3427b5146ebf4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fc37d99c8f459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fa8d6400fd4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663de2d2ebbf406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3427b5146ebf4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>