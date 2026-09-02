--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca83e3e8064ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde57f63ef3724e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3427b5146ebf4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re754b6a9077c43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663de2d2ebbf406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3427b5146ebf4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7f4625717340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re754b6a9077c43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Trends and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>