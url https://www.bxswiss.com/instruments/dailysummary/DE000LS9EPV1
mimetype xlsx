--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d014c543484e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree72cdec84204733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6325dd002cb4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8ee410b22e4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cee779b75c44443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6325dd002cb4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733bb7b0014e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8ee410b22e4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>