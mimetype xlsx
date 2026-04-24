--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree72cdec84204733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fe3c4d785848ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8ee410b22e4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaed05d317e4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733bb7b0014e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8ee410b22e4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99dfad1200dc4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaed05d317e4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,587</x:t>
-[...355 lines deleted...]
-          <x:t>87,389</x:t>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>87,191</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>