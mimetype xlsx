--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fe3c4d785848ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1618a27f8094ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaed05d317e4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1123d5628543c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99dfad1200dc4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaed05d317e4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46fb1266d634fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1123d5628543c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>87,389</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>