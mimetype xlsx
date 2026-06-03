--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1618a27f8094ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f824e5dba3e4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1123d5628543c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f04708c25a484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46fb1266d634fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1123d5628543c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racee82f8a9f149e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f04708c25a484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>87,804</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>89,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>88,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>