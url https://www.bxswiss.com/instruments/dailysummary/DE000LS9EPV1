--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f824e5dba3e4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ee78b7c7ed4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f04708c25a484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5b50054f4d496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racee82f8a9f149e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f04708c25a484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd875daae08e24d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5b50054f4d496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>89,347</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>