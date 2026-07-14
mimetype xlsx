--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ee78b7c7ed4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d71a514c69a4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5b50054f4d496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800acfa7bb23494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd875daae08e24d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5b50054f4d496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbd16cc9d5a4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800acfa7bb23494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>