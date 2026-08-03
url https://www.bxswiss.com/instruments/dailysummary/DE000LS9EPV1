--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d71a514c69a4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379d383decb847ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800acfa7bb23494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa915f413744fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbd16cc9d5a4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800acfa7bb23494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf983ba2f1a4c4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa915f413744fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>92,313</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>92,731</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,538</x:t>
-[...53 lines deleted...]
-          <x:t>92,418</x:t>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>93,567</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>