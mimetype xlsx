--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379d383decb847ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4dd4d4c7804269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa915f413744fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3cf172d96a45ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf983ba2f1a4c4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa915f413744fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876e18390f4146f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3cf172d96a45ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>