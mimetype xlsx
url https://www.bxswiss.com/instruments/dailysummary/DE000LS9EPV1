--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4dd4d4c7804269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46272d9222bd4193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3cf172d96a45ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a39d3da0cd74b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876e18390f4146f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3cf172d96a45ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra754cd37d0474713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a39d3da0cd74b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>94,661</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,856</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>93,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>