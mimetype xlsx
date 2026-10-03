--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46272d9222bd4193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ae7edae6d24234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a39d3da0cd74b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0b7746c4e948bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra754cd37d0474713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a39d3da0cd74b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9f340f7948445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0b7746c4e948bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>94,471</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,281</x:t>
-[...87 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,928</x:t>
-[...252 lines deleted...]
-          <x:t>94,408</x:t>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>