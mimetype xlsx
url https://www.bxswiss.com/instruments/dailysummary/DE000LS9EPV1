--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ae7edae6d24234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6650bb3a1d1b4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0b7746c4e948bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487b5cde62f04113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9f340f7948445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0b7746c4e948bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630d2f9874924bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487b5cde62f04113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Flop5 des Vorjahres</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>94,486</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,317</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>94,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,366</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>