--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f9ba755f5c4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421fd15af9634e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a49f24ae7c400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a418ab0c0f44357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f99bc2e451043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a49f24ae7c400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2420dad791324ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a418ab0c0f44357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>