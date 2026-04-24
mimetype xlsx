--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421fd15af9634e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998b60bb8a834f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a418ab0c0f44357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf40bfc714064393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2420dad791324ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a418ab0c0f44357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8066623c3e44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf40bfc714064393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>