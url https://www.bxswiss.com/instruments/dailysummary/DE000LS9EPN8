--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998b60bb8a834f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a59289c474d434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf40bfc714064393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080a3231f90546aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8066623c3e44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf40bfc714064393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eca7dd1e42740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080a3231f90546aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,833</x:t>
@@ -737,31 +306,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>