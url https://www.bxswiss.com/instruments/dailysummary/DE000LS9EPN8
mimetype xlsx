--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a59289c474d434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0ac7e87f743d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080a3231f90546aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341a7911d8294f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eca7dd1e42740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080a3231f90546aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624f5f24fb4e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341a7911d8294f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>