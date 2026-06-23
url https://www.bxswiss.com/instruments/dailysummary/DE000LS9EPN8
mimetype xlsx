--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0ac7e87f743d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56af2b25c44743cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341a7911d8294f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528a2eeb062d423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624f5f24fb4e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341a7911d8294f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6a0a63ebe44899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528a2eeb062d423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>