--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56af2b25c44743cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ca8e59b0a44a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528a2eeb062d423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b28da5af2014454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6a0a63ebe44899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528a2eeb062d423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b428abec6e4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b28da5af2014454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>