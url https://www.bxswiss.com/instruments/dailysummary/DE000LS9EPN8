--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ca8e59b0a44a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb92cbdf292483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b28da5af2014454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f9c03e2f644e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b428abec6e4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b28da5af2014454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcac67ecd5d04949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f9c03e2f644e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>