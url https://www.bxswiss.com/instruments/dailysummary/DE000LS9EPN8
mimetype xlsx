--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb92cbdf292483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72fd5ba46214c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f9c03e2f644e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fe36494d364a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcac67ecd5d04949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f9c03e2f644e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3c1c9eb6a94631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fe36494d364a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Internet of Everything</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,490</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>