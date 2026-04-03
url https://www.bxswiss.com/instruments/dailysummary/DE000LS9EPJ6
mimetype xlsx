--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2fa5e064f48a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e5c1537fdd4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06747975a3f64f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b3b2ea00df4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1bffee80ffc46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06747975a3f64f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b86446cbdc4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b3b2ea00df4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>