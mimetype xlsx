--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e5c1537fdd4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab50e3f22f3049db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b3b2ea00df4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0353e8e6ba294994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b86446cbdc4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b3b2ea00df4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6e3810ba8a43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0353e8e6ba294994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,231</x:t>
-[...522 lines deleted...]
-          <x:t>69,450</x:t>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>