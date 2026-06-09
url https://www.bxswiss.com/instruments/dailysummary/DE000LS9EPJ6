--- v5 (2026-04-23)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab50e3f22f3049db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ff67a46b8746db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0353e8e6ba294994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d21121dda904910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6e3810ba8a43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0353e8e6ba294994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf87f082d2e410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d21121dda904910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>70,642</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>71,307</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>