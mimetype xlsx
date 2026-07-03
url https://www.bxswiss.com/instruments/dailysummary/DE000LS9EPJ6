--- v6 (2026-06-09)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ff67a46b8746db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacf5e9103074bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d21121dda904910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3290cf71445d4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf87f082d2e410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d21121dda904910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6057476f2b974798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3290cf71445d4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>