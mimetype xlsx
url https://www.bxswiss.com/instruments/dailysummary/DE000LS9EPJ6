--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacf5e9103074bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859f66ec69fa4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3290cf71445d4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf6aed0cab04d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6057476f2b974798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3290cf71445d4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5518fcdce1e469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf6aed0cab04d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>76,386</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,928</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>74,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,015</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>