--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859f66ec69fa4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b073d62cca4bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf6aed0cab04d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80837b4f04e48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5518fcdce1e469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf6aed0cab04d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534c2b049d62420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80837b4f04e48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>