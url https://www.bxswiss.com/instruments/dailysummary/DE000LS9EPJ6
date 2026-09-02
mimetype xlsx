--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b073d62cca4bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327e5f6f3e7400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80837b4f04e48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdd75b635e44db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534c2b049d62420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80837b4f04e48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dbe1b96b224280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdd75b635e44db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>