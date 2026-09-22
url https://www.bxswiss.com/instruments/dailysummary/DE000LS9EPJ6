--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327e5f6f3e7400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dadce715064a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdd75b635e44db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc796b288ca2c405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dbe1b96b224280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdd75b635e44db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6891b4e9d3004fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc796b288ca2c405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>77,164</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,662</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>