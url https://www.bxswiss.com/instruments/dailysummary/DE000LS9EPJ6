--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dadce715064a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9684fd395084b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc796b288ca2c405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfcecfb8a564908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6891b4e9d3004fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc796b288ca2c405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1578d0f32e57448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfcecfb8a564908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>