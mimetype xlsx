--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9684fd395084b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa03d417b4e4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfcecfb8a564908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc608bb1cf944bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1578d0f32e57448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfcecfb8a564908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4bff264325405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc608bb1cf944bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRbasics Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>