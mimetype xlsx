--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46aafcedf4654366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d65d94b1134d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36ca39f12b54320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b23b92cbc44d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d401cd1c4846d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36ca39f12b54320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ef649c96de4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b23b92cbc44d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>