--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d65d94b1134d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9761261210f4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b23b92cbc44d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cb0fac0d154f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ef649c96de4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b23b92cbc44d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce205a3f6b446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cb0fac0d154f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,132</x:t>
@@ -791,31 +366,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>