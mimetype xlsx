--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9761261210f4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb26969fd48460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cb0fac0d154f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f09de90896a434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce205a3f6b446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cb0fac0d154f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517972799def41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f09de90896a434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>