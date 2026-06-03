--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb26969fd48460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80436db8d54f40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f09de90896a434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5107c75ad7c948cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517972799def41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f09de90896a434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d41c69bab0344f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5107c75ad7c948cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>