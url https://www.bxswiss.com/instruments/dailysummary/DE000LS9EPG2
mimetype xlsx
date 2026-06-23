--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80436db8d54f40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ade2b3a2ef477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5107c75ad7c948cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889bbf7c0f254369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d41c69bab0344f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5107c75ad7c948cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63cd4cb453444ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889bbf7c0f254369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>