--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ade2b3a2ef477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d024365177404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889bbf7c0f254369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae0815e72a846f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63cd4cb453444ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889bbf7c0f254369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c348100237427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae0815e72a846f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>