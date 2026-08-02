--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d024365177404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a070298149048e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae0815e72a846f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d666d5fac7f49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c348100237427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae0815e72a846f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b17e13604664bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d666d5fac7f49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>