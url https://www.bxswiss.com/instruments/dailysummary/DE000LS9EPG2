--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a070298149048e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb156dd0c9d45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d666d5fac7f49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffc5d11f2f74a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b17e13604664bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d666d5fac7f49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211a38a3e90a4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffc5d11f2f74a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,407</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>269,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,954</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>