--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb156dd0c9d45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c736c0d71e4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffc5d11f2f74a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337726ee359548bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211a38a3e90a4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffc5d11f2f74a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b5d7f997924dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337726ee359548bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,898</x:t>
-[...576 lines deleted...]
-          <x:t>267,524</x:t>
+          <x:t>269,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>