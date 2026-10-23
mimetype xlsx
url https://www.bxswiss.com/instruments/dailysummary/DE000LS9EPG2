--- v13 (2026-09-11)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c736c0d71e4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a77c03751b4cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337726ee359548bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cb22e82bb849bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b5d7f997924dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337726ee359548bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b32a8044414ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cb22e82bb849bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rentenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>267,009</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>