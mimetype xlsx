--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f0a94ca14d4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d1110bbb7c4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8fb7b352e14f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8802512b88a4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a2291241d49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8fb7b352e14f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16110eb3175a4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8802512b88a4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>