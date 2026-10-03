--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d1110bbb7c4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd686af7c690246c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8802512b88a4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8c531c01a048be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16110eb3175a4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8802512b88a4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ce812f40cb4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8c531c01a048be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>266,462</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,317</x:t>
-[...355 lines deleted...]
-          <x:t>267,502</x:t>
+          <x:t>266,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>