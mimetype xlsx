--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd686af7c690246c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5517f1558fa4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8c531c01a048be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69701943cd40440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ce812f40cb4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8c531c01a048be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5958c622ec743b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69701943cd40440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>