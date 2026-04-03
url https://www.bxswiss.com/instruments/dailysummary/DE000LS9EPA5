--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9023dc2875d24bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec1d00171634b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377dbefe8a424991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94c332b873149d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf31bd96c4504ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377dbefe8a424991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0adc99c01d4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94c332b873149d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>195,578</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>