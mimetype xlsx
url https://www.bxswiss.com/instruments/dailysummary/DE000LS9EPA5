--- v5 (2026-04-03)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec1d00171634b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c99336c52d149b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94c332b873149d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f33dc7a7014d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0adc99c01d4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94c332b873149d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddfcd6cce2e4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f33dc7a7014d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>