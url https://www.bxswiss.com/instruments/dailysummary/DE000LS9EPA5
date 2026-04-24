--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c99336c52d149b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30e9360d2254968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f33dc7a7014d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0f07479fd64a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddfcd6cce2e4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f33dc7a7014d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee054eab50748da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0f07479fd64a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>