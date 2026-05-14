--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30e9360d2254968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59369882c10d445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0f07479fd64a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dbd18c365d45c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee054eab50748da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0f07479fd64a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53ec14b4f0342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dbd18c365d45c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>