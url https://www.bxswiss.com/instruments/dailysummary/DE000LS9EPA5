--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59369882c10d445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra811ba6672424e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dbd18c365d45c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e18a4bc16a64ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53ec14b4f0342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dbd18c365d45c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f15ecfb2414828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e18a4bc16a64ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>