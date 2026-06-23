--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra811ba6672424e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc1b5b078bc45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e18a4bc16a64ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e0a19b5d5e4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f15ecfb2414828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e18a4bc16a64ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9fb695b1964c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e0a19b5d5e4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>