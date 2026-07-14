--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc1b5b078bc45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce0293965e14f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e0a19b5d5e4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bde3bd19ec4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9fb695b1964c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e0a19b5d5e4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3cbd03a9d8478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bde3bd19ec4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>224,936</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>219,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>