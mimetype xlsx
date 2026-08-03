--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce0293965e14f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449a3bbde4ca4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bde3bd19ec4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c457259c50f492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3cbd03a9d8478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bde3bd19ec4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e463e807e4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c457259c50f492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>