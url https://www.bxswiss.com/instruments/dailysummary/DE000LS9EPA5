--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449a3bbde4ca4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f0a94ca14d4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c457259c50f492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8fb7b352e14f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e463e807e4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c457259c50f492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a2291241d49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8fb7b352e14f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three sector stockpicks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EPA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>