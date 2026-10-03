--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c3ff0818a841d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817bf320edf24ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd81360e67a44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2299fa6e38c1469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134d19cdc1da48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd81360e67a44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f42af7960ea4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2299fa6e38c1469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>126,811</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,631</x:t>
-[...33 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,465</x:t>
-[...441 lines deleted...]
-          <x:t>126,324</x:t>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>