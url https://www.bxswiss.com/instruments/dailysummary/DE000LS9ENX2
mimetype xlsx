--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817bf320edf24ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re994e8bf35ab49bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2299fa6e38c1469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0926843fdf4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f42af7960ea4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2299fa6e38c1469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12579ba11d3548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0926843fdf4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>125,123</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>123,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>