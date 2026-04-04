--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30d6a8d2feb47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92261c267e854292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41f81ca896e4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c70fe8c8ab4d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15690a579a6a4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41f81ca896e4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995123a7360f4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c70fe8c8ab4d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>121,076</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>