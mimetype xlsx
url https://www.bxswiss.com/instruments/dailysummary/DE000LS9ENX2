--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92261c267e854292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7428e73e299e496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c70fe8c8ab4d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae827fa70cf45ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995123a7360f4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c70fe8c8ab4d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6808f4ea84434ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae827fa70cf45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>