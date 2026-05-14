--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7428e73e299e496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84aa719fe0ab4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae827fa70cf45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2124b69f27e4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6808f4ea84434ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae827fa70cf45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17beb777c0b4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2124b69f27e4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>