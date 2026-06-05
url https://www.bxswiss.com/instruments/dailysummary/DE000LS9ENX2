--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84aa719fe0ab4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58851419229b4c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2124b69f27e4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfd078054ec4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17beb777c0b4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2124b69f27e4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403ef1f2f4554d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfd078054ec4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,089</x:t>
-[...495 lines deleted...]
-          <x:t>125,298</x:t>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>