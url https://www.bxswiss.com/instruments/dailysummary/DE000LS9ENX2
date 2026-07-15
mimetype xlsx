--- v7 (2026-06-05)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58851419229b4c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897a7111d0964ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfd078054ec4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1706a95390f042f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403ef1f2f4554d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfd078054ec4dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d936fd82e64723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1706a95390f042f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>128,195</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>