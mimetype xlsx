--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897a7111d0964ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c81291d6e34536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1706a95390f042f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0536f65d3954ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d936fd82e64723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1706a95390f042f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc0d1224fe94d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0536f65d3954ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>128,920</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,011</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>