--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c81291d6e34536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe2fd83fb514be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0536f65d3954ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327ff4c424ee4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc0d1224fe94d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0536f65d3954ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d83240c6af42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327ff4c424ee4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>