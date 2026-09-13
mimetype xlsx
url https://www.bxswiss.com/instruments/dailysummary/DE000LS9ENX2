--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe2fd83fb514be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c3ff0818a841d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327ff4c424ee4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd81360e67a44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d83240c6af42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327ff4c424ee4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134d19cdc1da48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd81360e67a44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAMBA FE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>