--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5716edef7134c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf906499873174003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02cfa0de8c40d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc180cfcc0452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f271b2ed8d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02cfa0de8c40d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1fbd65606f49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc180cfcc0452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>208,930</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,370</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>