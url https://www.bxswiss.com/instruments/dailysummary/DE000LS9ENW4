--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf906499873174003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53a95766ed9468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc180cfcc0452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc2770b21ef4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1fbd65606f49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc180cfcc0452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d4a4aa5a8a443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc2770b21ef4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>