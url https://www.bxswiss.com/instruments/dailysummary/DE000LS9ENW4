--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf350bf2ac2514afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123fe6a700094981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2183431519144df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096ececaf7304bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404e1ef7aaf946c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2183431519144df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d6856fb0c4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096ececaf7304bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>