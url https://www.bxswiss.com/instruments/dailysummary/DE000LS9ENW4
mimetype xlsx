--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123fe6a700094981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d1eec8a891486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096ececaf7304bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf693ea3c3e7c4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d6856fb0c4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096ececaf7304bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25862b59ad464811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf693ea3c3e7c4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,602</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>