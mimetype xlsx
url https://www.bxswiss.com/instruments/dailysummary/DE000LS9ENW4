--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d1eec8a891486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d39101d87af4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf693ea3c3e7c4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9990fd69a0640fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25862b59ad464811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf693ea3c3e7c4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4366045f2254a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9990fd69a0640fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>192,677</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,051</x:t>
-[...33 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>