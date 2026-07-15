--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d39101d87af4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ff06e92d4a4e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9990fd69a0640fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d395d2a81e249b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4366045f2254a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9990fd69a0640fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e828910c0244a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d395d2a81e249b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>192,785</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>