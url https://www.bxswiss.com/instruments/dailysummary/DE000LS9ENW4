--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ff06e92d4a4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e5d50191d24acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d395d2a81e249b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b842954d376424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e828910c0244a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d395d2a81e249b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7504880373f44b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b842954d376424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>