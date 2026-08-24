--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e5d50191d24acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7492332530fe4f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b842954d376424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f4610dbb004d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7504880373f44b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b842954d376424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f0b05ba6e44fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f4610dbb004d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>