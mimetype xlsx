--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7492332530fe4f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5716edef7134c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f4610dbb004d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02cfa0de8c40d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f0b05ba6e44fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f4610dbb004d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f271b2ed8d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02cfa0de8c40d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>206,250</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,615</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>