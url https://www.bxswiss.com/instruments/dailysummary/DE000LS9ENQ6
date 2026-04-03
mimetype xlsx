--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0854914bfe04917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9470dbafb426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6d7f6e7e5d4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460864913e0e4dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8b2f4982924c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6d7f6e7e5d4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19e9964f2934784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460864913e0e4dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>