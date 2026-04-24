--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9470dbafb426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66719427790446d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460864913e0e4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de81c14a3a2438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19e9964f2934784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460864913e0e4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65cb695ee254899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de81c14a3a2438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>