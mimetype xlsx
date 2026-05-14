--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66719427790446d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af91eb2bac9415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de81c14a3a2438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bcb2be3aad4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65cb695ee254899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de81c14a3a2438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dd5ea7c859462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bcb2be3aad4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>