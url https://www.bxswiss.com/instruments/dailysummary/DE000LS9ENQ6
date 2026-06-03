--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af91eb2bac9415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085d711c755e4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70bcb2be3aad4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd92374edeb41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dd5ea7c859462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70bcb2be3aad4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff78d9187719484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd92374edeb41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>