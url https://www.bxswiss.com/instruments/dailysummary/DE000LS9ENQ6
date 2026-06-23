--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085d711c755e4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821d0cfc3a5b425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd92374edeb41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2c4bf2becf4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff78d9187719484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd92374edeb41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cb80122fd94a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2c4bf2becf4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>189,258</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,049</x:t>
-[...539 lines deleted...]
-          <x:t>180,095</x:t>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>