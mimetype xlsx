--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821d0cfc3a5b425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304159010220461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2c4bf2becf4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c26f00a71164292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cb80122fd94a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2c4bf2becf4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db1161cbf794153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c26f00a71164292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>