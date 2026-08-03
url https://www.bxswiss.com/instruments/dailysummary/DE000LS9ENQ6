--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304159010220461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606fb84d9f2648c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c26f00a71164292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8962c45a2ca422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db1161cbf794153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c26f00a71164292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re182094367f542a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8962c45a2ca422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>