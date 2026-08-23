--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606fb84d9f2648c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9510426184841d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8962c45a2ca422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11b516eeb5c45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re182094367f542a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8962c45a2ca422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f783a86b0dc49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11b516eeb5c45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>