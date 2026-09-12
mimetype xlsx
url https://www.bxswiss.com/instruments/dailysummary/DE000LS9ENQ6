--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9510426184841d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f003eea5a84bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11b516eeb5c45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47aab14fded0459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f783a86b0dc49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11b516eeb5c45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf51fb3fc404435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47aab14fded0459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>200,007</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,866</x:t>
-[...355 lines deleted...]
-          <x:t>199,725</x:t>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>