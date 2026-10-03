--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f003eea5a84bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5597baba876e4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47aab14fded0459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6a494f8a5a41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf51fb3fc404435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47aab14fded0459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8ae3fddff64c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6a494f8a5a41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>