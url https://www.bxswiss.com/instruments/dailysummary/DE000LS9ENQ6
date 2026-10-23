--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5597baba876e4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093c462017c640f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6a494f8a5a41a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b8801e55644c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8ae3fddff64c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6a494f8a5a41a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacb381bd1994783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b8801e55644c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exponentialfunktion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>196,700</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,696</x:t>
-[...409 lines deleted...]
-          <x:t>189,074</x:t>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>