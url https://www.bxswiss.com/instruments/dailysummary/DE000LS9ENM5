--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc580144510d445e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdfddccfff547aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f21c4a12f94f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2ec19692ca4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fdc737dccf4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f21c4a12f94f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ed49cda8f4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2ec19692ca4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,826</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,833</x:t>
-[...286 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,832</x:t>
-[...16 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>12,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,847</x:t>
-[...252 lines deleted...]
-          <x:t>12,946</x:t>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>