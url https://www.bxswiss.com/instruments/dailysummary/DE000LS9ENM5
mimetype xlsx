--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdfddccfff547aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e329b352353424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2ec19692ca4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cea98770aa40be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ed49cda8f4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2ec19692ca4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb61e0a37364044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cea98770aa40be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>12,881</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>12,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,939</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,947</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>