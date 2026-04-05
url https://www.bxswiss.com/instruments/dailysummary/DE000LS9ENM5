--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4388f828dff34f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6505300bfb3457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cdd9d1861b4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea62e19dcbde4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d8d372bd384ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cdd9d1861b4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11893312981c4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea62e19dcbde4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,530</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>12,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>12,412</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>