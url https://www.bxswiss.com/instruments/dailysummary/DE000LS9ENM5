--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6505300bfb3457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03389998c33b461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea62e19dcbde4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb236e9ac6d744e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11893312981c4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea62e19dcbde4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8531674f32084d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb236e9ac6d744e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>