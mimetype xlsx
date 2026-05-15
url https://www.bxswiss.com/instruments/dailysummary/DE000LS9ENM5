--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03389998c33b461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7692b7daaa34562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb236e9ac6d744e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45af38552bc94e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8531674f32084d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb236e9ac6d744e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeef0c6eb0274e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45af38552bc94e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,568</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>12,584</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,558</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>12,633</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>12,607</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,573</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>12,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>