--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7692b7daaa34562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08939f15a49d41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45af38552bc94e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27574407e9864d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeef0c6eb0274e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45af38552bc94e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a71c72a3cc44fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27574407e9864d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,638</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>12,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,578</x:t>
-[...92 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,647</x:t>
-[...333 lines deleted...]
-          <x:t>12,573</x:t>
+          <x:t>12,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>