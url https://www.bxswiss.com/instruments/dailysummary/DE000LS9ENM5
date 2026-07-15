--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08939f15a49d41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9916157869164cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27574407e9864d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63aad53ff104736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a71c72a3cc44fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27574407e9864d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb13233941e4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63aad53ff104736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,586</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,581</x:t>
-[...492 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,636</x:t>
-[...90 lines deleted...]
-          <x:t>12,636</x:t>
+          <x:t>12,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>