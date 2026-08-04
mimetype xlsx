--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9916157869164cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f1b4fd77194049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63aad53ff104736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73c7b53e1014d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb13233941e4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63aad53ff104736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e16c8e45c2a4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73c7b53e1014d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,626</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,646</x:t>
-[...58 lines deleted...]
-          <x:t>12,605</x:t>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,655</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,651</x:t>
-[...463 lines deleted...]
-          <x:t>12,659</x:t>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>