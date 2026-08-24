--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f1b4fd77194049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e85e4794b34179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73c7b53e1014d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42afd71112be4ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e16c8e45c2a4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73c7b53e1014d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9ed2f8b2b4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42afd71112be4ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>