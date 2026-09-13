--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e85e4794b34179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc580144510d445e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42afd71112be4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f21c4a12f94f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9ed2f8b2b4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42afd71112be4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fdc737dccf4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f21c4a12f94f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>12,765</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,754</x:t>
-[...16 lines deleted...]
-          <x:t>12,772</x:t>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,771</x:t>
-[...70 lines deleted...]
-          <x:t>12,803</x:t>
+          <x:t>12,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,796</x:t>
-[...16 lines deleted...]
-          <x:t>12,826</x:t>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,866</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>12,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,841</x:t>
-[...85 lines deleted...]
-          <x:t>12,805</x:t>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>