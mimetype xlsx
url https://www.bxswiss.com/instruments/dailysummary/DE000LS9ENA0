--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ce219bf2f244c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd162ecc7b44e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9931c215c36349df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada1a1d0a2dc4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8799011f4db409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9931c215c36349df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb5d4af2110458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada1a1d0a2dc4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>