--- v9 (2026-09-18)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd162ecc7b44e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb9ae32eb2e461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada1a1d0a2dc4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77da16b142f246c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb5d4af2110458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada1a1d0a2dc4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05dbeb52d68d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77da16b142f246c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>