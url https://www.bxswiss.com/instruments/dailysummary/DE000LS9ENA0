--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb9ae32eb2e461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735f4888b4ac40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77da16b142f246c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a831666d084439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05dbeb52d68d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77da16b142f246c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7232d18b8841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a831666d084439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>