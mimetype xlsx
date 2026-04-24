--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1de66a2ff04d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2e4b2e0ee94fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1623b460eede42cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801028eb0b2f4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995dcba9de04442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1623b460eede42cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f3bdb29f264a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801028eb0b2f4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>177,332</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>