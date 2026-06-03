--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2e4b2e0ee94fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871e4b0af2f64091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801028eb0b2f4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64c53f9852c4343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f3bdb29f264a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801028eb0b2f4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2859ff506da24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64c53f9852c4343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>229,121</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>