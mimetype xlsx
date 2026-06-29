--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871e4b0af2f64091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbad8ca55ca487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64c53f9852c4343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92847b01029f48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2859ff506da24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64c53f9852c4343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8178a6c6e4a40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92847b01029f48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>