--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbad8ca55ca487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcab5989aeb943f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92847b01029f48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a470a9ddcc4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8178a6c6e4a40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92847b01029f48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4aa737f36834d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a470a9ddcc4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>