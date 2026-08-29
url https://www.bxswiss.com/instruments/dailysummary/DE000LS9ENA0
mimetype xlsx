--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcab5989aeb943f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ce219bf2f244c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a470a9ddcc4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9931c215c36349df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4aa737f36834d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a470a9ddcc4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8799011f4db409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9931c215c36349df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer DACH-Region</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ENA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>310,543</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>