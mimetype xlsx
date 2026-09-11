--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2708e516d3294a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re932d1bc240a4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d008280afc4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043b7e0f5f3b4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5136cabe5a3742a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d008280afc4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15ee9e66cff4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043b7e0f5f3b4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>