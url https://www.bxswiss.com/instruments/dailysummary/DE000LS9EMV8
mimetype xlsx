--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re932d1bc240a4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb6285e346e4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043b7e0f5f3b4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f7d608b26c47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15ee9e66cff4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043b7e0f5f3b4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790f8799d2d748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f7d608b26c47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>186,412</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,228</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...533 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,575</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>