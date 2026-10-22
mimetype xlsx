--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb6285e346e4490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746a9507c86c4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f7d608b26c47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73cad7154ac46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790f8799d2d748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f7d608b26c47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c84a11add24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73cad7154ac46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>