--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5f0b478dd14f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7cd4dfc6be4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a05d751c5c64798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67271de748fa44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d559842ccc4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a05d751c5c64798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9b8a7128604fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67271de748fa44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>170,550</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>