--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7cd4dfc6be4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10b5e3cf78d4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67271de748fa44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84440ef54f34466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9b8a7128604fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67271de748fa44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c0576f48cc47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84440ef54f34466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>