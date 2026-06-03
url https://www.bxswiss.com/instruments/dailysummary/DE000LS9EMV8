--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10b5e3cf78d4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca9711c944842d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84440ef54f34466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446eb847f34c4d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c0576f48cc47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84440ef54f34466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb846fe4e65f0421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446eb847f34c4d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>