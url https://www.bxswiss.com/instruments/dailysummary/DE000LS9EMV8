--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca9711c944842d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb068f9c408794aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446eb847f34c4d10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1f8ff23782456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb846fe4e65f0421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446eb847f34c4d10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10de72a4ab44015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1f8ff23782456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>176,010</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,093</x:t>
-[...404 lines deleted...]
-          <x:t>176,749</x:t>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>