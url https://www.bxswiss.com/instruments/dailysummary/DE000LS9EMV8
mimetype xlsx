--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb068f9c408794aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readfb8913d114a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1f8ff23782456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2663241539994cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10de72a4ab44015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1f8ff23782456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9073891db50b472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2663241539994cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>