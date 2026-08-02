--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readfb8913d114a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfa45cc8dc74745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2663241539994cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29975cdcaf5546d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9073891db50b472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2663241539994cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f08e0d0187e4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29975cdcaf5546d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>