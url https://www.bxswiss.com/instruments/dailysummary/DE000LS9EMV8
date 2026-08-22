--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfa45cc8dc74745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2708e516d3294a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29975cdcaf5546d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d008280afc4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f08e0d0187e4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29975cdcaf5546d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5136cabe5a3742a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d008280afc4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividende M &amp; Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>