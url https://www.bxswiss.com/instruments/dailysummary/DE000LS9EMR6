--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9baf531dc6d469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9489261fac4ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94430b9f9d014e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e00d6158e04aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa247084de1b4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94430b9f9d014e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad694b793e24e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e00d6158e04aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>