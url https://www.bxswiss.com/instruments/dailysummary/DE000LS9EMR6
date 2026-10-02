--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9489261fac4ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efedd9d4e2a4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e00d6158e04aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4922dd7489564148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad694b793e24e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e00d6158e04aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620bc456ceaa406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4922dd7489564148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>