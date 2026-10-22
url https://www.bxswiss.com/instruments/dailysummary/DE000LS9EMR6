--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efedd9d4e2a4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824d0af8b4db461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4922dd7489564148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eca79e4ac654e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620bc456ceaa406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4922dd7489564148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc59188bbfa4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eca79e4ac654e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>