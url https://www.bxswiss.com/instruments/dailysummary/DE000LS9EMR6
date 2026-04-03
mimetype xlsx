--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c9fb5b6c2c4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6f30929ac945c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9c6b12e252437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d93204a42fc4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459557cac0d7435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9c6b12e252437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c31679429e4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d93204a42fc4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>337,619</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>