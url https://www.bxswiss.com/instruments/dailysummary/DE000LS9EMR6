--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6f30929ac945c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9715ae8674e0485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d93204a42fc4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473f3e960b4d4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c31679429e4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d93204a42fc4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefca1d5d44249a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473f3e960b4d4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>