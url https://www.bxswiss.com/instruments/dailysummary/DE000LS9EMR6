--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9715ae8674e0485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d14695c2814f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473f3e960b4d4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b484a652c647d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefca1d5d44249a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473f3e960b4d4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7128a69c6324759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b484a652c647d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>