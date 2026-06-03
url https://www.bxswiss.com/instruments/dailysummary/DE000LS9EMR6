--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d14695c2814f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09a987b15c74d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b484a652c647d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eb69ecdadb4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7128a69c6324759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b484a652c647d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb43dc7fdf34dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eb69ecdadb4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>