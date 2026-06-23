--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09a987b15c74d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b50f860f414f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eb69ecdadb4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f0eea1ba1f427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb43dc7fdf34dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eb69ecdadb4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523261ab57f94559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f0eea1ba1f427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>