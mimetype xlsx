--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b50f860f414f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb0db3ed6674bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f0eea1ba1f427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a0d77d0ff94e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523261ab57f94559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f0eea1ba1f427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcaa9edb187452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a0d77d0ff94e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>