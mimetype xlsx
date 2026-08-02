--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb0db3ed6674bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ba06a1fa54c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a0d77d0ff94e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc7dbd30b344d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcaa9edb187452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a0d77d0ff94e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e2e49101fe4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc7dbd30b344d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>