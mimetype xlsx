--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ba06a1fa54c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9baf531dc6d469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc7dbd30b344d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94430b9f9d014e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e2e49101fe4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc7dbd30b344d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa247084de1b4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94430b9f9d014e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenbetreiber</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>