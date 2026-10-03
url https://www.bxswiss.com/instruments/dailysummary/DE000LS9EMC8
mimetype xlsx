--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb4b65654a74c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refced1e4a01d445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e272277f4244cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce71ae0a3c34f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35253613002a49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e272277f4244cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5a07d9b8174860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce71ae0a3c34f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,729</x:t>
-[...360 lines deleted...]
-          <x:t>213,480</x:t>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>