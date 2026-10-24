--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refced1e4a01d445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af9f02e3e204c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce71ae0a3c34f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb129c72d09c4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5a07d9b8174860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce71ae0a3c34f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e454b288b44277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb129c72d09c4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,990</x:t>
-[...252 lines deleted...]
-          <x:t>214,773</x:t>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>