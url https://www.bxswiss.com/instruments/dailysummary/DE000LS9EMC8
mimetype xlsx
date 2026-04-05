--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bfd34434d54208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc779618e05174d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533aedea62f449c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5dfd7ec6044c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd84dd482cf2431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533aedea62f449c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4596fb305a1413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5dfd7ec6044c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>