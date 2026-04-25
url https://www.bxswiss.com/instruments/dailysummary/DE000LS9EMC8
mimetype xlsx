--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc779618e05174d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8cd890bb86458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5dfd7ec6044c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb63bfdcfe4d4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4596fb305a1413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5dfd7ec6044c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09286a4fe2640aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb63bfdcfe4d4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>