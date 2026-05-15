--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8cd890bb86458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f77f24ed494463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb63bfdcfe4d4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba65918813546f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09286a4fe2640aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb63bfdcfe4d4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb32b249a55146c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba65918813546f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>