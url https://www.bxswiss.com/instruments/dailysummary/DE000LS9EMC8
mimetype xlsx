--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f77f24ed494463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e1c0ffa19f40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba65918813546f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67f8c285f2d4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb32b249a55146c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba65918813546f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575c76ccc274858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67f8c285f2d4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>195,241</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>192,577</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>