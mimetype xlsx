--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e1c0ffa19f40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5942b524cc694a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67f8c285f2d4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581dff4171e248b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575c76ccc274858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67f8c285f2d4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b91cd8f13b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581dff4171e248b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>