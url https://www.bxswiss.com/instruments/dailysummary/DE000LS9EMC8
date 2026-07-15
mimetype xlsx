--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5942b524cc694a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1f3bad72f645b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581dff4171e248b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e601cd2751415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b91cd8f13b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581dff4171e248b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59c18a97dad49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e601cd2751415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>