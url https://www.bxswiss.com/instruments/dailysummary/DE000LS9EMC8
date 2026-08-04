--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1f3bad72f645b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78867f9bf504985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e601cd2751415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc0231df2964436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59c18a97dad49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e601cd2751415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695737045c87412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc0231df2964436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>215,174</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,876</x:t>
-[...215 lines deleted...]
-          <x:t>213,481</x:t>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>