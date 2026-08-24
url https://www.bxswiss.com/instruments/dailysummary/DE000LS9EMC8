--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78867f9bf504985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2ceda4c1974f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc0231df2964436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe905c3f895d4021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695737045c87412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc0231df2964436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efcd64b34934dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe905c3f895d4021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>