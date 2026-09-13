--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2ceda4c1974f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb4b65654a74c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe905c3f895d4021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e272277f4244cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efcd64b34934dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe905c3f895d4021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35253613002a49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e272277f4244cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rund um Gesund</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EMC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>