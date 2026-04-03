--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d1d2ec19fd4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aa2a1f8bfa4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3fab4fb1cf423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d17052e17b64172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6009ebd1c6f1431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3fab4fb1cf423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd54784cb29e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d17052e17b64172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>