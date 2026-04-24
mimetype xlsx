--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aa2a1f8bfa4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011f97149efa47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d17052e17b64172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c2180db2ac498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd54784cb29e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d17052e17b64172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647a6e0e44be43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c2180db2ac498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>