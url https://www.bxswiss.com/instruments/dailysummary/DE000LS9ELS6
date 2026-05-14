--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011f97149efa47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a0b112754b4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c2180db2ac498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec3a8429c7247ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647a6e0e44be43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c2180db2ac498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3507fed929954031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec3a8429c7247ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>