--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a0b112754b4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47bb084c1834747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec3a8429c7247ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939ec689c2c5466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3507fed929954031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec3a8429c7247ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fffc9b594914563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939ec689c2c5466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,412</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>190,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>