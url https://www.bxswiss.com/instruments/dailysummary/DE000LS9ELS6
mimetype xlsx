--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47bb084c1834747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceac7d7825b64323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939ec689c2c5466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd79bcafc9742de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fffc9b594914563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939ec689c2c5466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe3ae98ec2c4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd79bcafc9742de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,926</x:t>
-[...4 lines deleted...]
-          <x:t>196,773</x:t>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>199,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>