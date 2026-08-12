--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceac7d7825b64323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362c387f9bdd4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd79bcafc9742de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599ae600294c4fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe3ae98ec2c4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd79bcafc9742de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0426a221559340ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599ae600294c4fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>