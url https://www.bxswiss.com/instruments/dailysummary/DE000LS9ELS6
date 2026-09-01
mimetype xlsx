--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362c387f9bdd4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75085e7354144fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599ae600294c4fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fd0a75a0f74178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0426a221559340ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599ae600294c4fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8c46e2ee4c499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fd0a75a0f74178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>