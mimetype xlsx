--- v11 (2026-09-01)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75085e7354144fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd9e91f5e9940ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fd0a75a0f74178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5195d7db40b4de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8c46e2ee4c499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fd0a75a0f74178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91601ebe583419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5195d7db40b4de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>227,945</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>