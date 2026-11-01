--- v12 (2026-10-11)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd9e91f5e9940ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712d14e9437b468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5195d7db40b4de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c6fd5ee8ae4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91601ebe583419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5195d7db40b4de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6001c10c378241e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c6fd5ee8ae4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>boersentrends Deutschland30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>