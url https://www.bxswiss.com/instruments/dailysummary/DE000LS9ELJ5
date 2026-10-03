--- v13 (2026-08-25)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0479fc64d9c4766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efdc86389e542f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1505421f627e477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a2a296be6f4797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fc83a504aa4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1505421f627e477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfca6c08b3a74a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a2a296be6f4797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,056</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>