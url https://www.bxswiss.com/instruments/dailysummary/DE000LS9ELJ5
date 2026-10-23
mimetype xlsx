--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efdc86389e542f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f72a0ce9994e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a2a296be6f4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ba97f7ba714f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfca6c08b3a74a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a2a296be6f4797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd225c31081144cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ba97f7ba714f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>