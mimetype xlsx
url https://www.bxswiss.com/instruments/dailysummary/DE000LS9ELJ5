--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12b31a5c8204bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1cd3d9fa77433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd2208393c24f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397017cfadb4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f35fbe8a2e643c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd2208393c24f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bf45487d9d4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397017cfadb4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>