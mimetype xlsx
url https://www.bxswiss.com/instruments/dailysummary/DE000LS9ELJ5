--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1cd3d9fa77433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd496dfa0f3f54232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397017cfadb4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b26c28c2a747a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bf45487d9d4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397017cfadb4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658b9c4e29b74bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b26c28c2a747a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>