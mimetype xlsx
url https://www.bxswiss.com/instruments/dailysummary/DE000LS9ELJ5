--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd496dfa0f3f54232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dac8eddb6d4677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b26c28c2a747a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd374513e9f04e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658b9c4e29b74bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b26c28c2a747a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a3b95306b848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd374513e9f04e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>