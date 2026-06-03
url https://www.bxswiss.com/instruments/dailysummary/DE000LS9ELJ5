--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dac8eddb6d4677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c9e338c7c4473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd374513e9f04e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fc43defd5b4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a3b95306b848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd374513e9f04e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d7da4738be425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fc43defd5b4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>