--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c9e338c7c4473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5adc350c8454c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fc43defd5b4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f4fd2d4794644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d7da4738be425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fc43defd5b4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955d09f5996541ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f4fd2d4794644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>