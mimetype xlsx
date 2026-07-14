--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5adc350c8454c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe7ca36f8184969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f4fd2d4794644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6622457ef35d4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955d09f5996541ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f4fd2d4794644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de9baf68e3c47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6622457ef35d4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>182,969</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,705</x:t>
-[...247 lines deleted...]
-          <x:t>192,897</x:t>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>