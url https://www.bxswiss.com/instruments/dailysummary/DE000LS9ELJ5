--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe7ca36f8184969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d38bd0d8e594242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6622457ef35d4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd108c639a98448bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de9baf68e3c47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6622457ef35d4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37eb986cebc44a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd108c639a98448bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>180,212</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>183,576</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>