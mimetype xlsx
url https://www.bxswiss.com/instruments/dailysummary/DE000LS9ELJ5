--- v12 (2026-08-03)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d38bd0d8e594242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0479fc64d9c4766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd108c639a98448bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1505421f627e477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37eb986cebc44a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd108c639a98448bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fc83a504aa4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1505421f627e477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top of Analysts Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>