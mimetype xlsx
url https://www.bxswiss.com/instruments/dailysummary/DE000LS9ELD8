--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd9eef9f3ac471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52be03fccf94ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd725a5121e3741a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d07305e76554f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88152fc2ee204d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd725a5121e3741a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82dc8b3713334517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d07305e76554f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.004,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.009,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>