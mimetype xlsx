--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52be03fccf94ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73dda75005b469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d07305e76554f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f29fea1a934017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82dc8b3713334517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d07305e76554f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3321b68b0b9f40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f29fea1a934017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>