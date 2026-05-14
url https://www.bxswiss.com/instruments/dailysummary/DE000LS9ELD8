--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73dda75005b469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6338670b6f84970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f29fea1a934017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7922135400224d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3321b68b0b9f40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f29fea1a934017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e8b681716404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7922135400224d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>883,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>