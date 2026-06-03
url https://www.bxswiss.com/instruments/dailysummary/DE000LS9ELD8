--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6338670b6f84970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb867159e1e146f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7922135400224d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26488b5cdf44c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e8b681716404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7922135400224d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf984fbf13204faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26488b5cdf44c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>948,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>