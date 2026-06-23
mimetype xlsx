--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb867159e1e146f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09695cabc2224983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26488b5cdf44c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79790048bdd04e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf984fbf13204faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26488b5cdf44c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386bc579bdfa4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79790048bdd04e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>891,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>947,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>952,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>