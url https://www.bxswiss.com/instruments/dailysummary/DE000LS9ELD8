--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09695cabc2224983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dce1edddd224e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79790048bdd04e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ad4c84d1a54c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386bc579bdfa4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79790048bdd04e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed144ea80824686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ad4c84d1a54c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>891,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>