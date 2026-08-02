--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dce1edddd224e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36edca24be147cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ad4c84d1a54c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re528c5a2a1ee400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed144ea80824686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ad4c84d1a54c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0b1ded65c44231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re528c5a2a1ee400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>