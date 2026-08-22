--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36edca24be147cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43bedf7c784138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re528c5a2a1ee400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466aa0534de348d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0b1ded65c44231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re528c5a2a1ee400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2106d7b6be44b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466aa0534de348d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>838,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>838,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>852,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>839,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>