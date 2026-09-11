--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43bedf7c784138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213781ccf19f454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466aa0534de348d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7563e82e084b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2106d7b6be44b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466aa0534de348d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4faa668b754c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7563e82e084b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>