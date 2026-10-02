--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213781ccf19f454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0faa89eb4e84a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7563e82e084b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09627ce301034cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4faa668b754c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7563e82e084b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4dce929757e4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09627ce301034cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.020,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>