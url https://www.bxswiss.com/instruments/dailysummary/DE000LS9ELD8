--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0faa89eb4e84a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce1c61e1b2d49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09627ce301034cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7feceae7089c41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4dce929757e4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09627ce301034cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f3c0b780d14785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7feceae7089c41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gegen den Strom schwimmen!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.020,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>