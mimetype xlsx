--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f9aa5c2788439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c93d422a084ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3db4c47a73842b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45809c8daebb46a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f2f2d515e049dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3db4c47a73842b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fcbb856e124d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45809c8daebb46a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>215,695</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>223,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>