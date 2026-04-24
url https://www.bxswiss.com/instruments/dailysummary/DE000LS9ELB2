--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c93d422a084ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccaa398b7c1487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45809c8daebb46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775aea9635fd43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fcbb856e124d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45809c8daebb46a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62209cbeffe647ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775aea9635fd43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>