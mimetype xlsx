--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccaa398b7c1487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3aae0ee97b404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775aea9635fd43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a55a027eb5f4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62209cbeffe647ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775aea9635fd43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a30879d2774ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a55a027eb5f4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>