--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3aae0ee97b404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019bcbc023fe4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a55a027eb5f4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc821d78d7c2b4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a30879d2774ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a55a027eb5f4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re145df24fc754eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc821d78d7c2b4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>230,358</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,210</x:t>
-[...431 lines deleted...]
-          <x:t>225,993</x:t>
+          <x:t>226,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>