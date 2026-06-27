--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019bcbc023fe4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2a2db596849cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc821d78d7c2b4969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd81a77616a44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re145df24fc754eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc821d78d7c2b4969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569d6996171a4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd81a77616a44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>