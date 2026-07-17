--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2a2db596849cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3e0736c2114c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd81a77616a44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78af376bce84503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569d6996171a4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd81a77616a44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54307dcb90b6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78af376bce84503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>