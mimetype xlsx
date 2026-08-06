--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3e0736c2114c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd727c6a8ed6a4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78af376bce84503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809f0a78c4f44da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54307dcb90b6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78af376bce84503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823d2de97b2742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809f0a78c4f44da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>217,088</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>215,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>