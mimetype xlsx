--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd727c6a8ed6a4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc895959fa4944ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809f0a78c4f44da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c1aac650b84c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823d2de97b2742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809f0a78c4f44da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964bc92c6c164f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c1aac650b84c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>