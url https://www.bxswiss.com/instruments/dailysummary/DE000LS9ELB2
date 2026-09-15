--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc895959fa4944ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb248b0dffa9646c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c1aac650b84c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368cbf190e34ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964bc92c6c164f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c1aac650b84c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dad5a427724089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368cbf190e34ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>