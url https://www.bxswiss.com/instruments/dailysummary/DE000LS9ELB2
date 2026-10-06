--- v15 (2026-09-15)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb248b0dffa9646c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aecde5b0e542a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368cbf190e34ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R696a9aff7d224b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dad5a427724089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368cbf190e34ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d9a10829784e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R696a9aff7d224b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>228,327</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,667</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>