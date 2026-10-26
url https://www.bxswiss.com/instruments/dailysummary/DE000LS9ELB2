--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aecde5b0e542a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7764c16e6e244d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R696a9aff7d224b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5860adbe04d4970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d9a10829784e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R696a9aff7d224b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad62eb8e27624340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5860adbe04d4970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>