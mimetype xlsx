--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99713dcbac1343fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21993e6fd5a44802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643183adc0ff40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5cedbb1a894650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e4a47ceb46429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643183adc0ff40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ac682a591048cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5cedbb1a894650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>