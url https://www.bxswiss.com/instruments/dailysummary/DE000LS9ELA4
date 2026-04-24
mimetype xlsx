--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21993e6fd5a44802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c92d86c4cf3420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5cedbb1a894650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299774f9be96452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ac682a591048cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5cedbb1a894650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36b0ded6b78403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299774f9be96452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>