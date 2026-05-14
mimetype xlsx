--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c92d86c4cf3420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f5483362c04e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299774f9be96452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63891829641d4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36b0ded6b78403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299774f9be96452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc545e78f68674f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63891829641d4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>