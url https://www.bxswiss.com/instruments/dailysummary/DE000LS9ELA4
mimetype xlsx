--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f5483362c04e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dca883000ab4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63891829641d4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac22ab4526974230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc545e78f68674f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63891829641d4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219656dc090f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac22ab4526974230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>