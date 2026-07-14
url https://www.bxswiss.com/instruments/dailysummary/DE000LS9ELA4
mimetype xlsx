--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dca883000ab4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e90d19053f44e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac22ab4526974230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5f3d6d9c8a4a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219656dc090f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac22ab4526974230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f27fe8d210c4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5f3d6d9c8a4a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>