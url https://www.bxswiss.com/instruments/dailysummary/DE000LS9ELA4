--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e90d19053f44e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9521485530949b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5f3d6d9c8a4a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383ee1a8fc01458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f27fe8d210c4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5f3d6d9c8a4a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce64781b778497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383ee1a8fc01458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>