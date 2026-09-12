--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9521485530949b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8637ee0bcbc84ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383ee1a8fc01458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b36d69ef0b44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce64781b778497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383ee1a8fc01458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eeebf4e1a5d4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b36d69ef0b44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>337,673</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>