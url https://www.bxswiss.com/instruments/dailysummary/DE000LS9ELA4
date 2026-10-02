--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8637ee0bcbc84ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8125390c07f4800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b36d69ef0b44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb78f53466734543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eeebf4e1a5d4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b36d69ef0b44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re918044ee93a43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb78f53466734543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,626</x:t>
-[...306 lines deleted...]
-          <x:t>345,650</x:t>
+          <x:t>340,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>