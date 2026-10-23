--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8125390c07f4800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c09f8270e2498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb78f53466734543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c0ff2d4eaa448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re918044ee93a43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb78f53466734543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc17f308fc4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c0ff2d4eaa448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv &amp; Zukunftsorientiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ELA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>