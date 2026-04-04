--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662fb60810c547af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d023abb7cf9498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91589a6640e4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc358b4feb64a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7754f3abe7da424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91589a6640e4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4042bce887d7432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc358b4feb64a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>