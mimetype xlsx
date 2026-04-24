--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d023abb7cf9498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb595fb32767432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc358b4feb64a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627db083a679453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4042bce887d7432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc358b4feb64a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27166af687024f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627db083a679453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>58,372</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,930</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>