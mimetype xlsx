--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb595fb32767432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b2ea38ee7d4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627db083a679453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c1e7b0439540a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27166af687024f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627db083a679453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9c6ef90b2b401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c1e7b0439540a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>56,803</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>56,895</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,291</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>