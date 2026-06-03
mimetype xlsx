--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b2ea38ee7d4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fe82595cb34b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c1e7b0439540a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757b270434d04d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9c6ef90b2b401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c1e7b0439540a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2535d8203904de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757b270434d04d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>58,121</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>59,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>