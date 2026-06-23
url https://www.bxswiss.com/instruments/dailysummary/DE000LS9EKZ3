--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fe82595cb34b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ddd2c7ad1452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757b270434d04d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b5f1643a154480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2535d8203904de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757b270434d04d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6be9bdb1e34584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b5f1643a154480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>