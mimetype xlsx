--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ddd2c7ad1452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra321eca20f774ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b5f1643a154480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e38c9c00f473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6be9bdb1e34584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b5f1643a154480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1a04a3ee794a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e38c9c00f473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>