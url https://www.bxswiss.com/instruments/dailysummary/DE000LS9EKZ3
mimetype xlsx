--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra321eca20f774ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53aa1fa3b044c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e38c9c00f473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b6d05c290f42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1a04a3ee794a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e38c9c00f473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab38804b0dfd4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b6d05c290f42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>57,002</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,749</x:t>
-[...97 lines deleted...]
-          <x:t>56,008</x:t>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,474</x:t>
-[...220 lines deleted...]
-          <x:t>56,737</x:t>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>