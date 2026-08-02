--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53aa1fa3b044c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0643da94f19e4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b6d05c290f42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b617dfb6c9343a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab38804b0dfd4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b6d05c290f42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afecbd7c0024a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b617dfb6c9343a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>