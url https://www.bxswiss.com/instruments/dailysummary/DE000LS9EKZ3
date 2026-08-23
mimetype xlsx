--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0643da94f19e4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1e1dee4f834d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b617dfb6c9343a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a78f13c11443a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afecbd7c0024a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b617dfb6c9343a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2271e2a0c54dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a78f13c11443a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>