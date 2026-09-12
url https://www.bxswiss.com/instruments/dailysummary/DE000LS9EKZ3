--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1e1dee4f834d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680f1118d9af4ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a78f13c11443a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2862803639a45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2271e2a0c54dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a78f13c11443a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd1cf8e120b4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2862803639a45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>