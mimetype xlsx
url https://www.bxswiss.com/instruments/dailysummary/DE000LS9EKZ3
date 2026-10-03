--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680f1118d9af4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adb1270c73240a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2862803639a45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fa911a8cf74918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd1cf8e120b4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2862803639a45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3736e47af09c4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fa911a8cf74918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>