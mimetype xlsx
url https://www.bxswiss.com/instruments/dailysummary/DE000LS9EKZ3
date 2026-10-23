--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adb1270c73240a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5db5d80c22413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fa911a8cf74918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32e4c5982454df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3736e47af09c4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fa911a8cf74918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1994498c6874491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32e4c5982454df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>investmentfox Langzeit-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>