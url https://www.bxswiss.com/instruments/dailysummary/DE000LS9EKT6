--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1817b911874292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re844af5f94ce4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b5b76e1a154068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra061beca40934ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd1385974a5465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b5b76e1a154068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4062d6f525e42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra061beca40934ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>