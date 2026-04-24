--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re844af5f94ce4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c27f765c74bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra061beca40934ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9086cddff334e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4062d6f525e42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra061beca40934ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf10154f72c48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9086cddff334e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>