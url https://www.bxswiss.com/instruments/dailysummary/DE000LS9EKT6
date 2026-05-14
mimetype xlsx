--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c27f765c74bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a1abffcb2d4b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9086cddff334e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2ffd11f1784290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf10154f72c48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9086cddff334e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e615334ca4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2ffd11f1784290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>