--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a1abffcb2d4b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6af285d75a422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2ffd11f1784290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re256b48166544e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e615334ca4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2ffd11f1784290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c3b6e0bad749da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re256b48166544e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>