--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6af285d75a422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbce693363244e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re256b48166544e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7a2284e94645af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c3b6e0bad749da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re256b48166544e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffaeb2652e8e44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7a2284e94645af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>