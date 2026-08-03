--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbce693363244e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a94de50214c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7a2284e94645af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ed207253444da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffaeb2652e8e44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7a2284e94645af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b2a276f9a0450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ed207253444da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>