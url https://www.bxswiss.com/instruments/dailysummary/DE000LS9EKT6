--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a94de50214c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a5ca6ee01f4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ed207253444da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08090689bdc04592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b2a276f9a0450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ed207253444da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390de5e47c004999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08090689bdc04592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>235,153</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>