--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a5ca6ee01f4413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a3b29bfeab487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08090689bdc04592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0a1dec76bf4a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390de5e47c004999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08090689bdc04592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a761e9f930c4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0a1dec76bf4a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>