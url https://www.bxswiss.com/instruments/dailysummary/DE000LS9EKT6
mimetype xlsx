--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a3b29bfeab487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270a4b4c90864bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0a1dec76bf4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9569d6d1ff814851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a761e9f930c4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0a1dec76bf4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b3de6fa4584b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9569d6d1ff814851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>