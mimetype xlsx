--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102323f9b6014eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5d388eb38b4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf520183e1b8643e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77751ebc9bd44f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7317ae0b6b74623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf520183e1b8643e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c903c7334444af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77751ebc9bd44f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>