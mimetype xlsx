--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5d388eb38b4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d2991b8a29472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77751ebc9bd44f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0295fa4d6a35425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c903c7334444af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77751ebc9bd44f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e88a23e34148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0295fa4d6a35425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>