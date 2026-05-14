--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d2991b8a29472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd082a7865d47483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0295fa4d6a35425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab947151ff14c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e88a23e34148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0295fa4d6a35425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3550193c959c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab947151ff14c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>