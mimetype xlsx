--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd082a7865d47483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1189438c1eb0425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab947151ff14c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd264dd3fd02477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3550193c959c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab947151ff14c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16b349726274cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd264dd3fd02477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>