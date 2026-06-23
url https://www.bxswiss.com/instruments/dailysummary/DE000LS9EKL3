--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1189438c1eb0425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146107bea5c4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd264dd3fd02477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c86db3ce844390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16b349726274cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd264dd3fd02477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb215a21d531a48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c86db3ce844390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>