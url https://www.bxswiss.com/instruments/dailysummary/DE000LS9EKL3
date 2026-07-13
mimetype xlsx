--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146107bea5c4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf535e771650416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c86db3ce844390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc01b4990b84aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb215a21d531a48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c86db3ce844390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3b1ba2aaed44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc01b4990b84aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>