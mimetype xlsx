--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf535e771650416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f65df3e20474ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc01b4990b84aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc97a7274f34175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3b1ba2aaed44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc01b4990b84aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b263a62424582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc97a7274f34175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>353,068</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>351,114</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>335,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,763</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>