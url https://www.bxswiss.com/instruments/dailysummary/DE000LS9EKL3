--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f65df3e20474ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11065b2fc4924e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc97a7274f34175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c3dd5374b14731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b263a62424582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc97a7274f34175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6468235372d64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c3dd5374b14731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>