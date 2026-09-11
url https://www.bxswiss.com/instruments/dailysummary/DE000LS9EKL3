--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11065b2fc4924e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37211c759a594d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c3dd5374b14731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32ff0243e0a4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6468235372d64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c3dd5374b14731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2694dd8ad5cf426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32ff0243e0a4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>