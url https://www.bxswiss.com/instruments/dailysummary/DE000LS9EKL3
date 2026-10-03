--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37211c759a594d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8473c7d0d3474832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32ff0243e0a4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f4d8f9bdb2478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2694dd8ad5cf426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32ff0243e0a4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd855d465d7d042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f4d8f9bdb2478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>