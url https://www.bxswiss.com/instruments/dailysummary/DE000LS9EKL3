--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8473c7d0d3474832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc258bfa05d45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f4d8f9bdb2478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e9a55902dd4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd855d465d7d042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f4d8f9bdb2478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8976b70a878a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e9a55902dd4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren wie Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>