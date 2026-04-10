--- v4 (2026-03-14)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1331a9bff044731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a93e9f818424cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560b671ececc4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7896241d8242ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1345c001374b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560b671ececc4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0298460a02fe455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7896241d8242ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,138</x:t>
-[...198 lines deleted...]
-          <x:t>52,095</x:t>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>