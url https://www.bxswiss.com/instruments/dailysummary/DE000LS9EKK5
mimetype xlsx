--- v5 (2026-04-10)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a93e9f818424cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb522c70f654485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7896241d8242ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d81ccac31e4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0298460a02fe455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7896241d8242ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04606e034f3340e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d81ccac31e4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,003</x:t>
-[...264 lines deleted...]
-          <x:t>50,878</x:t>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,342</x:t>
-[...247 lines deleted...]
-          <x:t>50,952</x:t>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>