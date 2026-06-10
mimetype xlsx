--- v6 (2026-04-30)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb522c70f654485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f309c1acbe4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d81ccac31e4f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0d9312298e4fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04606e034f3340e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d81ccac31e4f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdbdbdf4afc4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0d9312298e4fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>49,754</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>