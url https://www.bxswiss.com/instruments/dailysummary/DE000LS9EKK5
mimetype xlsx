--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f309c1acbe4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149ad251cb6a4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0d9312298e4fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c580600ff1a434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdbdbdf4afc4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0d9312298e4fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95106c18d70a416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c580600ff1a434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>