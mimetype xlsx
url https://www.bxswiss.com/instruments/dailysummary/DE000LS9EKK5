--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149ad251cb6a4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41c264a2ad4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c580600ff1a434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b59096ee364b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95106c18d70a416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c580600ff1a434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6c0d39ca9345bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b59096ee364b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>48,715</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,414</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>49,566</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>