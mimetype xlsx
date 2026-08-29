--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41c264a2ad4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b36c90aa3f4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b59096ee364b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd38b7732c394b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6c0d39ca9345bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b59096ee364b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54d658e3a094705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd38b7732c394b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>51,913</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>