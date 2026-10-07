--- v10 (2026-08-29)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b36c90aa3f4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84449578e04643f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd38b7732c394b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd97ce72bb44dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54d658e3a094705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd38b7732c394b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570b90f7e66141d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd97ce72bb44dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit GD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...446 lines deleted...]
-          <x:t>55,340</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>55,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>57,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>