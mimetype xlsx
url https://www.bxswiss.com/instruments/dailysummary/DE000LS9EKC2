--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6ae8e105f24e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01f2587cfbe402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1157454ba3c94002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dc8ca6a62e4f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4f1af450a94421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1157454ba3c94002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18da3b02305c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dc8ca6a62e4f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>146,911</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>