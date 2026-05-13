--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01f2587cfbe402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0880e57909464d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dc8ca6a62e4f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2cde228949244e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18da3b02305c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dc8ca6a62e4f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a95b977ab48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2cde228949244e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>