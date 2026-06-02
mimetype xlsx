--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0880e57909464d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f0272c815493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2cde228949244e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9571b2b879144b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a95b977ab48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2cde228949244e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598dc9798a7a43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9571b2b879144b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>