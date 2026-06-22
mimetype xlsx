--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f0272c815493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dd1e3bb1064fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9571b2b879144b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc2201423024f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598dc9798a7a43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9571b2b879144b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb863019b05ef4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc2201423024f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>