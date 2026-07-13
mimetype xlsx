--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dd1e3bb1064fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b23bbbb93b44ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc2201423024f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fe131f5ae14161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb863019b05ef4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc2201423024f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084429bccb3a4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fe131f5ae14161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,660</x:t>
-[...426 lines deleted...]
-          <x:t>140,764</x:t>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,835</x:t>
-[...112 lines deleted...]
-          <x:t>136,468</x:t>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>