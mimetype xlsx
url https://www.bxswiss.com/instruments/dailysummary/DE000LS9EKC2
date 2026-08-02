--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b23bbbb93b44ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084012d42ce84fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fe131f5ae14161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71e0cfa646543ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084429bccb3a4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fe131f5ae14161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bb4afa22c94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71e0cfa646543ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>140,764</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,835</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>141,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,494</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>