--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084012d42ce84fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5316868e7105496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71e0cfa646543ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ecea36331f4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bb4afa22c94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71e0cfa646543ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1e5eece4fd48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ecea36331f4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>