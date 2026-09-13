--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5316868e7105496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c6554db40c4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ecea36331f4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7820f69c2244c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1e5eece4fd48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ecea36331f4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29de2837a1f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7820f69c2244c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>