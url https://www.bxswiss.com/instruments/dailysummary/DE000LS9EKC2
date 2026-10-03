--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c6554db40c4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650c063c3c114aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7820f69c2244c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604109c5205a4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29de2837a1f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7820f69c2244c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a957567087247fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604109c5205a4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>