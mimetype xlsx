--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650c063c3c114aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2185641dcf3b4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604109c5205a4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cb254113994174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a957567087247fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604109c5205a4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7e5722a91d4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cb254113994174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>