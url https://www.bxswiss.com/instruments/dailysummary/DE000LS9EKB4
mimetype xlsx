--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f142b6b8e9a4329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a78b2c3190946e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61c134c5c0f424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419606c882fc40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c921d3273e14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61c134c5c0f424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd4339416d465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419606c882fc40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>150,794</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>150,953</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,867</x:t>
-[...296 lines deleted...]
-          <x:t>149,464</x:t>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>