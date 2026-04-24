--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a78b2c3190946e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2b36d9973e48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419606c882fc40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8814992e40649eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd4339416d465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419606c882fc40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc1eac1af32460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8814992e40649eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>148,774</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>150,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>