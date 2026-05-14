--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2b36d9973e48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eea1a472041440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8814992e40649eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81708a8fa3c4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc1eac1af32460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8814992e40649eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87838449feb940c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81708a8fa3c4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>148,742</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,744</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>