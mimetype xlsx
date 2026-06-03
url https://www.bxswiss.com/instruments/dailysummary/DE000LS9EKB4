--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eea1a472041440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0091439458b48a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81708a8fa3c4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41da9648189646a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87838449feb940c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81708a8fa3c4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4199daf01e654664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41da9648189646a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>