--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0091439458b48a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805f4449cf5645fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41da9648189646a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R647c73f58c934728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4199daf01e654664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41da9648189646a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6eccb417b5f4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R647c73f58c934728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>149,145</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,673</x:t>
-[...512 lines deleted...]
-          <x:t>148,294</x:t>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>