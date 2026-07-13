--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805f4449cf5645fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7557a4822364677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R647c73f58c934728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e060d8ec05f4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6eccb417b5f4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R647c73f58c934728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1c03509ca040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e060d8ec05f4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>