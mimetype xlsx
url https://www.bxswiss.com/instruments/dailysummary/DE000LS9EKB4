--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7557a4822364677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125b4669a1794ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e060d8ec05f4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934402404f7b4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1c03509ca040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e060d8ec05f4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d62ce7298b47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934402404f7b4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>