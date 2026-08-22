--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125b4669a1794ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df1bd79b72a4d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934402404f7b4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a11fd5b8d94791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d62ce7298b47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934402404f7b4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff063e35dc5240e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a11fd5b8d94791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>