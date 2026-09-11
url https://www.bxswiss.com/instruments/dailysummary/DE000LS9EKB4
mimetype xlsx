--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df1bd79b72a4d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4627bac554a54c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a11fd5b8d94791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee6bec473e5499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff063e35dc5240e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a11fd5b8d94791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec8c840fff8414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee6bec473e5499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>157,813</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,766</x:t>
-[...279 lines deleted...]
-          <x:t>157,571</x:t>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>