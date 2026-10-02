--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4627bac554a54c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b071bee980f45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee6bec473e5499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f03d1a4a74219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec8c840fff8414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee6bec473e5499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91104f6806e4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f03d1a4a74219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>158,781</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>157,894</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>158,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>