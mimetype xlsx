--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b071bee980f45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32e52314a64cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f03d1a4a74219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ca75e043724ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91104f6806e4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f03d1a4a74219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbde39d7c1342a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ca75e043724ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM PrivateEquityShares Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EKB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,195</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>157,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>