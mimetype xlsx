--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f99c7de0580477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9408dbe7e2a04c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3ef6ff09a14893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ccf08f3c434b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ece2f6503c4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3ef6ff09a14893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2922100ab8d4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ccf08f3c434b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>