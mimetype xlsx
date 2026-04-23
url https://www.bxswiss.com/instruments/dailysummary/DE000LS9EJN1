--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9408dbe7e2a04c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d17835a1c464858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ccf08f3c434b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b1c44bc8f94bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2922100ab8d4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ccf08f3c434b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644a5ae311914db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b1c44bc8f94bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>