--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d17835a1c464858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d25706df84c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b1c44bc8f94bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red42430b61e54272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644a5ae311914db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b1c44bc8f94bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b89948f1154167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red42430b61e54272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>