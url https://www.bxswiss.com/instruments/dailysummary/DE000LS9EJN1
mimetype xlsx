--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d25706df84c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf011cdd5e8844cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red42430b61e54272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb464c510cb714686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b89948f1154167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red42430b61e54272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff10c6111324bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb464c510cb714686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>