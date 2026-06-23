--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf011cdd5e8844cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68047ad00d734e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb464c510cb714686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a157ddedcce4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff10c6111324bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb464c510cb714686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1384618bbc149dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a157ddedcce4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>