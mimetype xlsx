--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68047ad00d734e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af9407f3a5d432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a157ddedcce4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2917d79ca3954a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1384618bbc149dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a157ddedcce4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76130ecff3e445e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2917d79ca3954a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>182,740</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,675</x:t>
-[...215 lines deleted...]
-          <x:t>181,346</x:t>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>