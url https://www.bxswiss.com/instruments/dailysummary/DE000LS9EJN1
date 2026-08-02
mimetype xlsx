--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af9407f3a5d432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1dcf4f59824676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2917d79ca3954a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7fccc01788141d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76130ecff3e445e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2917d79ca3954a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a458b6c3e4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7fccc01788141d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>182,802</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>183,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>