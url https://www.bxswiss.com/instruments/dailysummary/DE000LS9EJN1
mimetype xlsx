--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1dcf4f59824676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527ea8fce2c54683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7fccc01788141d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e598c669dd94bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a458b6c3e4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7fccc01788141d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd6333d5b274f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e598c669dd94bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,606</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>180,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,265</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>