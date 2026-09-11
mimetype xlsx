--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527ea8fce2c54683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a42ce15ca84cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e598c669dd94bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f297463c4164927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd6333d5b274f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e598c669dd94bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31defc1c784545b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f297463c4164927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>