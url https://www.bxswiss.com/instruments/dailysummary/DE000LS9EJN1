--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a42ce15ca84cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra835e27883e04637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f297463c4164927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9e4af50d36408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31defc1c784545b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f297463c4164927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9df402f142c4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9e4af50d36408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>