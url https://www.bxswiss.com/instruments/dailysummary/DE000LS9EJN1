--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra835e27883e04637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a772d6732ef42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9e4af50d36408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe58dd023e9e45a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9df402f142c4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9e4af50d36408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ddab90ef554c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe58dd023e9e45a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividend Gods</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>