--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f487e20c354dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ec1f1056be420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8fa3990e714cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d697c3879b4a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c81f468b2314568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8fa3990e714cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red96ae6f1da14a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d697c3879b4a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>