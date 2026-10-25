--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ec1f1056be420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ead1386e6c48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d697c3879b4a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2285d077b1f54583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red96ae6f1da14a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d697c3879b4a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe56b35b1a92464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2285d077b1f54583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>