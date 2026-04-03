--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f35823bac44970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82619fb1ba84d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91db3b5a3ea64261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1202b8a2282f4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2f0c2edace49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91db3b5a3ea64261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e462f278e341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1202b8a2282f4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>