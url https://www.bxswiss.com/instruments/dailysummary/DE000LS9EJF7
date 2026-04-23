--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82619fb1ba84d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bad8bc03ea4094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1202b8a2282f4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c291a56723040f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e462f278e341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1202b8a2282f4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc3370fcb2d44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c291a56723040f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>150,838</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>150,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>