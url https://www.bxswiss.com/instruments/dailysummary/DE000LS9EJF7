--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bad8bc03ea4094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb858b402c8014375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c291a56723040f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58a0c73bca74988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc3370fcb2d44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c291a56723040f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e46061e104606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58a0c73bca74988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>