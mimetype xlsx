--- v7 (2026-05-13)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb858b402c8014375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0729121b32141d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58a0c73bca74988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c874817b144a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e46061e104606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58a0c73bca74988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d179127fa149af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c874817b144a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>