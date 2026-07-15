--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0729121b32141d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9df88d04784406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c874817b144a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d7654aa0324d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d179127fa149af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c874817b144a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854527eba904487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d7654aa0324d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>164,998</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>