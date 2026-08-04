--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9df88d04784406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13179c5c2b8843b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d7654aa0324d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf979c5be7d6e4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854527eba904487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d7654aa0324d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14177948849448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf979c5be7d6e4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>169,260</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,701</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>168,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>