--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13179c5c2b8843b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03b40b09f8842ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf979c5be7d6e4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870c1ef567fe4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14177948849448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf979c5be7d6e4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d92b69727094cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870c1ef567fe4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>