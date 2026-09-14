--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03b40b09f8842ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f487e20c354dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870c1ef567fe4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8fa3990e714cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d92b69727094cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870c1ef567fe4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c81f468b2314568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8fa3990e714cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grünes Geld DEU30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>