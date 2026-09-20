--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fa73cabd4548f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fac953a39e04839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3de9eb6fbe4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b3eca15abb45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re637e9600377480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3de9eb6fbe4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d31958eaf14a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b3eca15abb45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>250,430</x:t>
-[...441 lines deleted...]
-          <x:t>254,785</x:t>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>