--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fac953a39e04839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dd601ddb804259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b3eca15abb45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd33156246449c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d31958eaf14a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b3eca15abb45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfca459981647cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd33156246449c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>