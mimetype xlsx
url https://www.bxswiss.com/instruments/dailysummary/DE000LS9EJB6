--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dd601ddb804259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5a306b44e84221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd33156246449c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc0ad68a9434a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfca459981647cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd33156246449c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727a296845194632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc0ad68a9434a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>