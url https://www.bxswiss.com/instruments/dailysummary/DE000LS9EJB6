--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ce77233e3c4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e376f9222b84c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d5c68208304a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7461619de88f4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ddcd4bdd25408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d5c68208304a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd2c07b22b3488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7461619de88f4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>232,899</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,643</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>