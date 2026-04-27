--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e376f9222b84c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715cc418d9574e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7461619de88f4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87455dc892f043b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd2c07b22b3488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7461619de88f4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595a27b1122e45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87455dc892f043b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>