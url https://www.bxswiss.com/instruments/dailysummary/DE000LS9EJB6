--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715cc418d9574e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d77958fb0d4062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87455dc892f043b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c71d17d97fb4302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595a27b1122e45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87455dc892f043b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1d3ed163ca4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c71d17d97fb4302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>