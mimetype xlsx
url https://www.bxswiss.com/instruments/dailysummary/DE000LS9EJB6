--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d77958fb0d4062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e3610857b64b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c71d17d97fb4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0611455b8ca4904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1d3ed163ca4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c71d17d97fb4302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2c1a0c32b44564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0611455b8ca4904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>