--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e3610857b64b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c40d2de58b4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0611455b8ca4904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82f4a42a4dc4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2c1a0c32b44564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0611455b8ca4904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681dd8a23ac54db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82f4a42a4dc4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,084</x:t>
@@ -710,31 +292,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>