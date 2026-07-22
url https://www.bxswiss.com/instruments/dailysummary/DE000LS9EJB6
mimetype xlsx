--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c40d2de58b4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46866b1357e2429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82f4a42a4dc4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra555517ad38c4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681dd8a23ac54db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82f4a42a4dc4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc33efdda9045d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra555517ad38c4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>