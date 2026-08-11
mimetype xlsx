--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46866b1357e2429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10347c5883c64abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra555517ad38c4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983d5da2f51d4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc33efdda9045d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra555517ad38c4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c4fb9d67f34d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983d5da2f51d4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>