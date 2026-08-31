--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10347c5883c64abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fa73cabd4548f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983d5da2f51d4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3de9eb6fbe4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c4fb9d67f34d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983d5da2f51d4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re637e9600377480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3de9eb6fbe4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The world of tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EJB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>