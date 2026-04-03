--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aa0b7e708f41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da77416d02f4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb5db8172f4441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5143ca44794845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503c44442fb3498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb5db8172f4441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f11d6dfb96454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5143ca44794845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>