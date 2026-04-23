--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da77416d02f4413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e749ccb7174eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5143ca44794845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7468e334c5324d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f11d6dfb96454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5143ca44794845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ea969de9d546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7468e334c5324d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>