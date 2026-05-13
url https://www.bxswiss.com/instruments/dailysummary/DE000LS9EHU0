--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e749ccb7174eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf868dbf1052a4043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7468e334c5324d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0556d88d924e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ea969de9d546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7468e334c5324d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb986b479624d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0556d88d924e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>