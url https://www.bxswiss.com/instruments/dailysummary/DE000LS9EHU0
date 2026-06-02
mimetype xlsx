--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf868dbf1052a4043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61420bd3e633483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0556d88d924e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0953d833d9e4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb986b479624d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0556d88d924e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b0256d0ad40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0953d833d9e4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>