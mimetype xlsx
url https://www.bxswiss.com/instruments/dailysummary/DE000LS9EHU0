--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61420bd3e633483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab03cecbc1ac4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0953d833d9e4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc30950200144886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693b0256d0ad40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0953d833d9e4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df027f35d44f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc30950200144886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>