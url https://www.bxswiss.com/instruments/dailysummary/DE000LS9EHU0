--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab03cecbc1ac4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4d5f5eea3a4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc30950200144886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09155ba755944041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df027f35d44f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc30950200144886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495c7dac1f4c43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09155ba755944041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>