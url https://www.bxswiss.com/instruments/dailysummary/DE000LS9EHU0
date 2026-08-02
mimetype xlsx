--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4d5f5eea3a4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a65e38b17843b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09155ba755944041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0291c5c63b444403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495c7dac1f4c43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09155ba755944041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66cc35805b744699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0291c5c63b444403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>