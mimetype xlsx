--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a65e38b17843b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40d89747b674aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0291c5c63b444403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c4bda13bfb401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66cc35805b744699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0291c5c63b444403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065933fb758c4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c4bda13bfb401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>