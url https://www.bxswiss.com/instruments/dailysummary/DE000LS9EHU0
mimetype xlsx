--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40d89747b674aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6e4efa33a4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c4bda13bfb401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3781b2eb615b44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065933fb758c4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c4bda13bfb401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbe15a8f0dc4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3781b2eb615b44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>203,680</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>