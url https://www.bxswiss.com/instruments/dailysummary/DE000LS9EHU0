--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6e4efa33a4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4ea5e1e5064cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3781b2eb615b44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26877f5df594835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbe15a8f0dc4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3781b2eb615b44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a0a51dba824b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26877f5df594835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>