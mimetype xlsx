--- v16 (2026-10-01)
+++ v17 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4ea5e1e5064cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd787cc97f87a40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26877f5df594835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baf2310fd624ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a0a51dba824b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26877f5df594835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576c326661e94e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baf2310fd624ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>