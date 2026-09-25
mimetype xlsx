--- v13 (2026-09-04)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5199ebf022574eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5b89ed954c421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470d12100f5b44a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfee300c7f654c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79822bf58ad14fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470d12100f5b44a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ca3a9297074b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfee300c7f654c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>