--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5b89ed954c421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20195f607134e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfee300c7f654c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618fa80004104319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ca3a9297074b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfee300c7f654c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3a5adf5e8e4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618fa80004104319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>107,393</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...516 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,155</x:t>
-[...31 lines deleted...]
-          <x:t>107,139</x:t>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>107,732</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>