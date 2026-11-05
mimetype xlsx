--- v15 (2026-10-15)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20195f607134e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf064ef5c3834f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618fa80004104319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fbcdc88f334a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3a5adf5e8e4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618fa80004104319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbe281687af40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fbcdc88f334a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>107,139</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>