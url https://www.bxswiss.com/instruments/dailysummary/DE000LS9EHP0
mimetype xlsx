--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412af4c00b3d4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1edb5ff37044f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd37caed89d64fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6e95f61e614249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45e3f15e4d144ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd37caed89d64fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13180b0322945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6e95f61e614249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>