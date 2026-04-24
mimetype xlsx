--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1edb5ff37044f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a9db9ad1df40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6e95f61e614249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8d8d09a3fa42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13180b0322945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6e95f61e614249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667ad2b44a3d4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8d8d09a3fa42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>