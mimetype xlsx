--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a9db9ad1df40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326999ea55e8405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8d8d09a3fa42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb242e75421bf4e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667ad2b44a3d4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8d8d09a3fa42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78255bb07c01400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb242e75421bf4e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>