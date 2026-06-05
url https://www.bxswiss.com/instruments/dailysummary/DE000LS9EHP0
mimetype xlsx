--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326999ea55e8405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ca57bad0164cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb242e75421bf4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4169851daa344bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78255bb07c01400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb242e75421bf4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97edd037dbea4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4169851daa344bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>