--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ca57bad0164cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce7b500480e43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4169851daa344bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021754d4c0594c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97edd037dbea4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4169851daa344bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e40e7f8045f4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021754d4c0594c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,616</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,284</x:t>
-[...237 lines deleted...]
-          <x:t>104,978</x:t>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,680</x:t>
-[...323 lines deleted...]
-          <x:t>102,960</x:t>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>