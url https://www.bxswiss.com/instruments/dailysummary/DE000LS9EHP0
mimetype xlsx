--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce7b500480e43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb25b566f38b4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021754d4c0594c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9513762a12c457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e40e7f8045f4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021754d4c0594c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a45d26e1b4642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9513762a12c457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,902</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>