--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb25b566f38b4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb76c2f5e8464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9513762a12c457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09644771ba54e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a45d26e1b4642b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9513762a12c457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re117646861794b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09644771ba54e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>