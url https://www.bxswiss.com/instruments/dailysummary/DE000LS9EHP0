--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb76c2f5e8464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5199ebf022574eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09644771ba54e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470d12100f5b44a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re117646861794b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09644771ba54e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79822bf58ad14fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470d12100f5b44a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEPLUSERTRAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>