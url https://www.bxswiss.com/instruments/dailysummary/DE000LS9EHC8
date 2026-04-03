--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb12c4a2539146c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c34e39755094b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0741547139b645bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4701cdb13a62473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ab4990d05f4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0741547139b645bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519b19eda30941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4701cdb13a62473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>