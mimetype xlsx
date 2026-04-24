--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c34e39755094b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21774178abcc4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4701cdb13a62473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3580d99f1e44611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519b19eda30941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4701cdb13a62473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2384fc2062164010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3580d99f1e44611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>157,134</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,022</x:t>
-[...38 lines deleted...]
-          <x:t>155,391</x:t>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,821</x:t>
-[...193 lines deleted...]
-          <x:t>157,489</x:t>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>