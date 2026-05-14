--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21774178abcc4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81dc87bffaee4cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3580d99f1e44611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6725f456cd04f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2384fc2062164010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3580d99f1e44611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra673ce0e78fd4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6725f456cd04f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>155,391</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,821</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>154,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>