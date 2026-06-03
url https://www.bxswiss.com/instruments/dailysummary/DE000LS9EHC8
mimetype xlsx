--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81dc87bffaee4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d0e6a8d9ce41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6725f456cd04f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4711dab78f8641af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra673ce0e78fd4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6725f456cd04f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b174b52914286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4711dab78f8641af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>155,282</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,598</x:t>
-[...355 lines deleted...]
-          <x:t>154,120</x:t>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>