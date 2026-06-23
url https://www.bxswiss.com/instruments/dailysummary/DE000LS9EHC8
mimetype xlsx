--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d0e6a8d9ce41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0575b281644b47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4711dab78f8641af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eef89087bc741ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b174b52914286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4711dab78f8641af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re494efd652d84049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eef89087bc741ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>