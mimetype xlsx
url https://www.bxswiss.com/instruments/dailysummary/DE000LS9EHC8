--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0575b281644b47a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c68ed220a546b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eef89087bc741ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra031a45386e44103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re494efd652d84049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eef89087bc741ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra770ecc4df874255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra031a45386e44103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>