--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c68ed220a546b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479ebcfbe79245c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra031a45386e44103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a631e824e34e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra770ecc4df874255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra031a45386e44103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76da687e79a64f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a631e824e34e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,814</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>142,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>