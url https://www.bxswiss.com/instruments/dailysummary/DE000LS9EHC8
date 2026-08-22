--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479ebcfbe79245c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e731cb7cd24170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a631e824e34e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590af9943b294e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76da687e79a64f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a631e824e34e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b231dc14004c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590af9943b294e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>