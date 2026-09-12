--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e731cb7cd24170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c6e350cbbf4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590af9943b294e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e55991623d2420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b231dc14004c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590af9943b294e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2566ecb548ad421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e55991623d2420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>141,647</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,785</x:t>
-[...382 lines deleted...]
-          <x:t>141,759</x:t>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>