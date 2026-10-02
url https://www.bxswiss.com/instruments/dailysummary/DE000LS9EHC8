--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c6e350cbbf4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e80439d50948ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e55991623d2420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc579c187302c41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2566ecb548ad421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e55991623d2420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834169bd81fd44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc579c187302c41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>