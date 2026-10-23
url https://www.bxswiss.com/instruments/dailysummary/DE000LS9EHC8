--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e80439d50948ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd10a5e38d614366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc579c187302c41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc2f40c0662494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834169bd81fd44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc579c187302c41ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20dd5e8239614ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc2f40c0662494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Global Champions Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EHC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>