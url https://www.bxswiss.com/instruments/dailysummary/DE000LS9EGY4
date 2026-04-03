--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d591962f1074de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3780daa96594846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra649d2a5698845f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c0a1a7a270477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra377898c556e4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra649d2a5698845f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f5535644c44cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c0a1a7a270477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>295,747</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>