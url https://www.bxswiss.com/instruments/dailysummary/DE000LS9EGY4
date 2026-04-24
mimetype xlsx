--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3780daa96594846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc95674b96c149e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c0a1a7a270477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2149201614a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f5535644c44cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c0a1a7a270477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2696dba3dd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2149201614a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>