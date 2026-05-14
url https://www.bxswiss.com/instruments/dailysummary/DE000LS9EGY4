--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc95674b96c149e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26579eb5851f4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2149201614a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c45af28fc614f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2696dba3dd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2149201614a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194131ab8d804091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c45af28fc614f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>