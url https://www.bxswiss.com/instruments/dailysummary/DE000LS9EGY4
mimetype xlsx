--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26579eb5851f4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ac3ded8a04a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c45af28fc614f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e497847e9d74e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194131ab8d804091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c45af28fc614f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc95bb745224264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e497847e9d74e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>