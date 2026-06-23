--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ac3ded8a04a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88986f3b893844e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e497847e9d74e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065d827798d64887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc95bb745224264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e497847e9d74e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53435f17aa1847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065d827798d64887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>