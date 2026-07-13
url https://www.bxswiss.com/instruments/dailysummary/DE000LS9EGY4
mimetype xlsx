--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88986f3b893844e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7b4adfb11f42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065d827798d64887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dec9647f3e04be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53435f17aa1847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065d827798d64887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deaebebc0c84365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dec9647f3e04be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>