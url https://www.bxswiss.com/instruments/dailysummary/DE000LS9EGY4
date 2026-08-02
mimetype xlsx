--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7b4adfb11f42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e160aa6cbd462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dec9647f3e04be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567c938760234b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deaebebc0c84365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dec9647f3e04be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386e08fe763d402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567c938760234b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>