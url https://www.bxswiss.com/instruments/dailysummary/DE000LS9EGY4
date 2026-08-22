--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e160aa6cbd462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595e698db9d4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567c938760234b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74188d1d9fac412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386e08fe763d402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567c938760234b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b39ea58182740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74188d1d9fac412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>