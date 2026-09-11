--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9595e698db9d4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c0308586ef4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74188d1d9fac412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f6de5690ba4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b39ea58182740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74188d1d9fac412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ee29b9a64e4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f6de5690ba4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>342,003</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>340,883</x:t>
-[...301 lines deleted...]
-          <x:t>344,902</x:t>
+          <x:t>345,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>