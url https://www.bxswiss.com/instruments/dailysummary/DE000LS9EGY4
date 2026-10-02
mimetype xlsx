--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c0308586ef4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7c5517ea5d46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f6de5690ba4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c955693ec564436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ee29b9a64e4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f6de5690ba4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb6602cbca64773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c955693ec564436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>