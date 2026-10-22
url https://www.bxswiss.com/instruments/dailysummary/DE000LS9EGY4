--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7c5517ea5d46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76428ed55b9b4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c955693ec564436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ba55d19cf24d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb6602cbca64773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c955693ec564436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1bced30adb466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ba55d19cf24d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QuantStrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>