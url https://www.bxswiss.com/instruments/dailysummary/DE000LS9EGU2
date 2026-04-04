--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567d0c60fc8e4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788ce844e5642db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0cc7780ed64b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2d8e5e70e24aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra915c7dc2b304aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0cc7780ed64b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d366897c7e43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2d8e5e70e24aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>137,517</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>136,948</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>