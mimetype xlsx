--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788ce844e5642db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9177ca1f814459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2d8e5e70e24aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8973c8ff5a7042c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d366897c7e43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2d8e5e70e24aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29215fa31bb41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8973c8ff5a7042c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>