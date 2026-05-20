--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9177ca1f814459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a38945d98e482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8973c8ff5a7042c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197eaf63588460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29215fa31bb41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8973c8ff5a7042c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502a737853744421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197eaf63588460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>