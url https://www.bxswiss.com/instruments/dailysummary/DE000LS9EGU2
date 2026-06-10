--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a38945d98e482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caf856add9140af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197eaf63588460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c4dd5836bb4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502a737853744421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197eaf63588460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650f34d93a6a49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c4dd5836bb4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>