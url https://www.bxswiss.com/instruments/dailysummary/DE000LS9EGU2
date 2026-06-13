--- v9 (2026-06-10)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caf856add9140af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c237e7f06a64abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c4dd5836bb4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dabc6856ac74d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650f34d93a6a49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c4dd5836bb4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94646fc57e448f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dabc6856ac74d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>