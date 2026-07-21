--- v10 (2026-06-13)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c237e7f06a64abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662875b06ff941c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dabc6856ac74d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d2605f737c4882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94646fc57e448f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dabc6856ac74d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc937e3ca67064fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d2605f737c4882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>147,351</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>