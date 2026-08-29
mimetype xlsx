--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662875b06ff941c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9878ab5268e421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d2605f737c4882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667daa6354ac461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc937e3ca67064fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d2605f737c4882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa20e50443e148ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667daa6354ac461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>156,081</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>