--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9878ab5268e421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61f7be033ce491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667daa6354ac461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7659cc8b5ab44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa20e50443e148ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667daa6354ac461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2826894f28214591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7659cc8b5ab44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>