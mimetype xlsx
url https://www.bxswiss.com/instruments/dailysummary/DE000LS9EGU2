--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61f7be033ce491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9023112f7d74602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7659cc8b5ab44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411da3598664201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2826894f28214591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7659cc8b5ab44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d8acad809b4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411da3598664201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>