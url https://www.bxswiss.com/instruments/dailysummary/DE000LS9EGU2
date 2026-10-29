--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9023112f7d74602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6b2f6a81f149e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411da3598664201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf201113c23674fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d8acad809b4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411da3598664201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b7ca3625e8446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf201113c23674fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geduld ist die Pforte der Freude</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>