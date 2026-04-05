--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3107c19cb4be4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5cd7077ae543b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa77cad6f1942fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b719151b494d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fd85f0b7b045a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa77cad6f1942fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a0666e0e7c490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b719151b494d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>