--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5cd7077ae543b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36ac28cd790471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b719151b494d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe345463ad7f4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a0666e0e7c490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b719151b494d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a057bbcf2c64147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe345463ad7f4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>