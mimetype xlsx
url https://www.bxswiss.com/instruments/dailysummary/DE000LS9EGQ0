--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36ac28cd790471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0c9a98ab294d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe345463ad7f4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfaff2f980241f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a057bbcf2c64147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe345463ad7f4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf345995738344b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfaff2f980241f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>