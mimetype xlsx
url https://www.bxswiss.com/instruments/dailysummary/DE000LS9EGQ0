--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0c9a98ab294d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8e81d71a4c446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfaff2f980241f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b9ff978771474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf345995738344b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfaff2f980241f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4793437c541b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b9ff978771474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>