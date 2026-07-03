--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8e81d71a4c446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702e8ff5ceea4d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b9ff978771474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9942d3930f674159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4793437c541b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b9ff978771474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dc8bbca7e34f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9942d3930f674159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>303,333</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,187</x:t>
-[...166 lines deleted...]
-          <x:t>300,184</x:t>
+          <x:t>308,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>