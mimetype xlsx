--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702e8ff5ceea4d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fb447b76fc4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9942d3930f674159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11e08b845634166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dc8bbca7e34f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9942d3930f674159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e85673e7ef84c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11e08b845634166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>