--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fb447b76fc4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d98d464d1d4477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11e08b845634166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010e87b7536a417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e85673e7ef84c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11e08b845634166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a82d25e9874413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010e87b7536a417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>