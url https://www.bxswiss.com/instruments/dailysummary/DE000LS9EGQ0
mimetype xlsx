--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d98d464d1d4477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7596c5da412433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010e87b7536a417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b70bf4fd5344c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a82d25e9874413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010e87b7536a417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b425ebd0584bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b70bf4fd5344c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>