--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7596c5da412433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e5e38347b94a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b70bf4fd5344c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafce9a3cfcd5460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b425ebd0584bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b70bf4fd5344c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4025b8ec92914c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafce9a3cfcd5460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>