--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e5e38347b94a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cd273bdc074434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafce9a3cfcd5460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11aa25f5b98a460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4025b8ec92914c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafce9a3cfcd5460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf549e15f1dd40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11aa25f5b98a460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>335,744</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>335,677</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>332,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,562</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>