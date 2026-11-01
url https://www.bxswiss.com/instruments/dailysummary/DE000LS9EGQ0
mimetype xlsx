--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cd273bdc074434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b3ef3735f74b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11aa25f5b98a460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1cc69d28394a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf549e15f1dd40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11aa25f5b98a460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95561684301c47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1cc69d28394a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>