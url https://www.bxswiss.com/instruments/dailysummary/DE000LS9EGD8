--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09467e2f17714c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44317a42d304d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c37be3583bd41fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02e2eeb4ee54bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96eb65f72004446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c37be3583bd41fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d13c449edd453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02e2eeb4ee54bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>