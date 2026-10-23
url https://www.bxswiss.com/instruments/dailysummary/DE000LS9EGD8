--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44317a42d304d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7796fcdeb647d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02e2eeb4ee54bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdb5d61ff164410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d13c449edd453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02e2eeb4ee54bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0c713181804506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdb5d61ff164410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>