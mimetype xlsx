--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68bd963517241e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc293be413ce41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b8f71b860840ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f0be9180534eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac51dbfc334d4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b8f71b860840ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a11a9d015fd4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f0be9180534eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>