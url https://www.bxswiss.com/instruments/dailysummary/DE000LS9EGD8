--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc293be413ce41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8f9bf5582d4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f0be9180534eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c324758a5340ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a11a9d015fd4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f0be9180534eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5512a582e7e645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c324758a5340ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>206,079</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,009</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,649</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>