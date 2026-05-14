--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8f9bf5582d4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cf44ff838b41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c324758a5340ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4419a6c4b8a74d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5512a582e7e645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c324758a5340ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53bbddbd7aa4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4419a6c4b8a74d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>