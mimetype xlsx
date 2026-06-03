--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cf44ff838b41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94ecd119e2241f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4419a6c4b8a74d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348afb51771843ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53bbddbd7aa4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4419a6c4b8a74d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4b101a03864f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348afb51771843ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>