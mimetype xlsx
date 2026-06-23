--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94ecd119e2241f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88bd619bb8f44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348afb51771843ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fcc25faf274e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4b101a03864f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348afb51771843ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f284936e9b34486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fcc25faf274e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>