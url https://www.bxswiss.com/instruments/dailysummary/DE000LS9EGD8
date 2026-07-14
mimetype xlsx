--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88bd619bb8f44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8806d15202934b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fcc25faf274e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5042050b6474358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f284936e9b34486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fcc25faf274e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbcf029128140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5042050b6474358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>