--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8806d15202934b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3a060533d74444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5042050b6474358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d333f6133148e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbcf029128140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5042050b6474358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7f97bb93d340ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d333f6133148e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>