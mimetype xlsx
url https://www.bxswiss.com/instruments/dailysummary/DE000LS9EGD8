--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3a060533d74444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09467e2f17714c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d333f6133148e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c37be3583bd41fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7f97bb93d340ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d333f6133148e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96eb65f72004446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c37be3583bd41fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>240,038</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>