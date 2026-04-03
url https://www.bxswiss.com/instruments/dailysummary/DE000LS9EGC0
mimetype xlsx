--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da5b86d489c4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de28539169402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e607a0be4b04566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad10e63b2a247ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd00a932464cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e607a0be4b04566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8e02efa35d4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad10e63b2a247ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>