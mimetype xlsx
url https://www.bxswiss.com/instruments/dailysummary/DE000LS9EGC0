--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de28539169402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a44994600904a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad10e63b2a247ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa85075c5fe845e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8e02efa35d4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad10e63b2a247ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46018a33b0494f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa85075c5fe845e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>