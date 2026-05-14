--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a44994600904a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd7f9d4ac4a436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa85075c5fe845e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981cd5f256974657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46018a33b0494f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa85075c5fe845e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7259fb6f53944b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981cd5f256974657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>