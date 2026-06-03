--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd7f9d4ac4a436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2705e3f264f94141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981cd5f256974657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba97ce22064a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7259fb6f53944b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981cd5f256974657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a752e43d240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba97ce22064a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>