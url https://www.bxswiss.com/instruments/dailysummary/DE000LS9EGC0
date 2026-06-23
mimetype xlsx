--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2705e3f264f94141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc81555abb1b4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba97ce22064a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d6e9f626334d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a752e43d240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba97ce22064a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bcc2c1d913431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d6e9f626334d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>