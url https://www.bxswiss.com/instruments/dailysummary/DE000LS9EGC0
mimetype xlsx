--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc81555abb1b4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92db0e9b9fc04536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d6e9f626334d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec0365e17874719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bcc2c1d913431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d6e9f626334d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc450af60155f455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec0365e17874719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>