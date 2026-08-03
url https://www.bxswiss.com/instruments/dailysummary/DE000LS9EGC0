--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92db0e9b9fc04536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc549c6049b2d41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec0365e17874719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967f05fcc5454d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc450af60155f455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec0365e17874719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1a5f9847224394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967f05fcc5454d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>