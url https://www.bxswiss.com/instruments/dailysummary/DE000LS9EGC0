--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc549c6049b2d41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c12ea95a4ea4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967f05fcc5454d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re575a761aa1f4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1a5f9847224394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967f05fcc5454d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f514bd3cafa4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re575a761aa1f4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>