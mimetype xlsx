--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c12ea95a4ea4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8dc20fd634d423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re575a761aa1f4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra133736ccec44d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f514bd3cafa4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re575a761aa1f4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29289a062dc34685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra133736ccec44d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>