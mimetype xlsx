--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8dc20fd634d423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869d84c36c2f4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra133736ccec44d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9615ade5d8a24f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29289a062dc34685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra133736ccec44d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b849eaffb464948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9615ade5d8a24f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>