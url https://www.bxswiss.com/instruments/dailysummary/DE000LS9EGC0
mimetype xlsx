--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869d84c36c2f4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b972b6d9c74c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9615ade5d8a24f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29341f81a614cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b849eaffb464948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9615ade5d8a24f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233e0dbc189f4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29341f81a614cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound long-term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>