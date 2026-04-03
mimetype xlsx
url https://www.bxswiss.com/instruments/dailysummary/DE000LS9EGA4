--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34d59674d4547e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5801a5591e457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14064aab9174dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdfcd109afe40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71b4692a24546d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14064aab9174dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f65b56a286469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdfcd109afe40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>84,954</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,798</x:t>
-[...328 lines deleted...]
-          <x:t>84,481</x:t>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>