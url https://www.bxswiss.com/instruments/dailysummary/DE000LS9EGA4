--- v4 (2026-04-03)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5801a5591e457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2023ab083e8b46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdfcd109afe40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709f6956d0074441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f65b56a286469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdfcd109afe40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6a5f87c2d44626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709f6956d0074441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>