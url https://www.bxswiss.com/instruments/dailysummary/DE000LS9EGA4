--- v5 (2026-04-30)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2023ab083e8b46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3cd2a8cd324b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709f6956d0074441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432052d83faa4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6a5f87c2d44626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709f6956d0074441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba444736dca4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432052d83faa4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>85,546</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,441</x:t>
-[...60 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,207</x:t>
-[...31 lines deleted...]
-          <x:t>85,138</x:t>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>84,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>84,829</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,723</x:t>
-[...134 lines deleted...]
-          <x:t>85,297</x:t>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>