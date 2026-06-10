--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3cd2a8cd324b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65067a81eaa14da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432052d83faa4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b07d449b43455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba444736dca4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432052d83faa4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347f6649d3724ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b07d449b43455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>84,724</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,619</x:t>
-[...544 lines deleted...]
-          <x:t>84,447</x:t>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>