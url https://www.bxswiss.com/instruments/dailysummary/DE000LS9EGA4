--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65067a81eaa14da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46bd64ca4b84a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b07d449b43455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da7947479e44ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347f6649d3724ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b07d449b43455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa53e49c3a14b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da7947479e44ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,483</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,541</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>