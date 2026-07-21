--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46bd64ca4b84a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82f3a8234574301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da7947479e44ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0772af37f8b14195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa53e49c3a14b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da7947479e44ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1768906bc42477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0772af37f8b14195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>84,717</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,681</x:t>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>84,793</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,022</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,167</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>85,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>