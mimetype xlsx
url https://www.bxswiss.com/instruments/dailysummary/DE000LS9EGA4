--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82f3a8234574301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35850431dd864bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0772af37f8b14195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3016ca1f54dc452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1768906bc42477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0772af37f8b14195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952f5369c3314e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3016ca1f54dc452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,167</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>