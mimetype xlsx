--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35850431dd864bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0d8cfa50f542b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3016ca1f54dc452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd5d44b0d9042d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952f5369c3314e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3016ca1f54dc452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287e6ffb9aef42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd5d44b0d9042d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>86,142</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,095</x:t>
-[...355 lines deleted...]
-          <x:t>86,299</x:t>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>