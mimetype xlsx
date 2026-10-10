--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0d8cfa50f542b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4f2347c2fb4fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd5d44b0d9042d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d80878650184654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287e6ffb9aef42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd5d44b0d9042d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813561274c874403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d80878650184654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>86,427</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,399</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>86,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,438</x:t>
-[...355 lines deleted...]
-          <x:t>86,972</x:t>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>86,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>