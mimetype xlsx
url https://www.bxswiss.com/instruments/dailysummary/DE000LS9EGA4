--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4f2347c2fb4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1721783adf784f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d80878650184654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e406184d4844e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813561274c874403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d80878650184654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb446974fdcc44925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e406184d4844e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Finananzbranche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>86,972</x:t>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,965</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>