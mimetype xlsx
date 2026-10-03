--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae354bb209b44e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf642c0ee06a4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red087b84026742cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54e47ddb4424814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36431e9744424af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red087b84026742cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2103e00aaf9d4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54e47ddb4424814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>