--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf642c0ee06a4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea11aecd3e44e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54e47ddb4424814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0008187b6524685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2103e00aaf9d4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54e47ddb4424814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc11ef4b3796488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0008187b6524685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>