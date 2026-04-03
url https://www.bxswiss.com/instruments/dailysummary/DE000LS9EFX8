--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2097f413ba3c4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ab1ec12e7a4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3509ab4505b2461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b2dc7f1ffd4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf52311eb4684150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3509ab4505b2461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f981dce92074975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b2dc7f1ffd4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>327,314</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>