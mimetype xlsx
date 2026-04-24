--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ab1ec12e7a4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1994f04272c474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b2dc7f1ffd4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5133590646f348bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f981dce92074975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b2dc7f1ffd4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1746ff2be71d4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5133590646f348bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>