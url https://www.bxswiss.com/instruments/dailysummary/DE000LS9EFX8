--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1994f04272c474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571241f408c84ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5133590646f348bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814fe5cf598e4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1746ff2be71d4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5133590646f348bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd79271280e4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814fe5cf598e4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>