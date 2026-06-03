--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571241f408c84ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e28fa8c5fd450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814fe5cf598e4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fff9a83e7849b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd79271280e4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814fe5cf598e4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19a5519f55a42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fff9a83e7849b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>