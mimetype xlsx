--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e28fa8c5fd450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c5e48b82404c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fff9a83e7849b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2387b7902fe4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19a5519f55a42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fff9a83e7849b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4a60f88cde490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2387b7902fe4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>