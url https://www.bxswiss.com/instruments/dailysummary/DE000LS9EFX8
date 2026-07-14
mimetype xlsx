--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c5e48b82404c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9bf7f643444697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2387b7902fe4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca19229d5a1445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4a60f88cde490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2387b7902fe4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re143d0035d2f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca19229d5a1445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>