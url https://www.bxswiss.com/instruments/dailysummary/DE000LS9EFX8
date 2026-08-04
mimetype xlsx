--- v10 (2026-07-14)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9bf7f643444697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632e973805634016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca19229d5a1445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd478b20cd2164f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re143d0035d2f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca19229d5a1445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ab464ea3b24d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd478b20cd2164f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>