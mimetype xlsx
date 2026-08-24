--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632e973805634016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b04f976f154496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd478b20cd2164f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde12832c24f347e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ab464ea3b24d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd478b20cd2164f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e4fbb7f0c846fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde12832c24f347e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>