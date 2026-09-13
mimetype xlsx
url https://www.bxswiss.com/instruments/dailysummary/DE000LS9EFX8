--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b04f976f154496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae354bb209b44e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde12832c24f347e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red087b84026742cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e4fbb7f0c846fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde12832c24f347e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36431e9744424af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red087b84026742cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIFFANY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>346,763</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>345,223</x:t>
-[...485 lines deleted...]
-          <x:t>339,220</x:t>
+          <x:t>344,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>