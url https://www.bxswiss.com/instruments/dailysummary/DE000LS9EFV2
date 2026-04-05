--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc0e3be5c174ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5756539ad24e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81c6b7f60c34e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70511ab4c4a493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1d9b268d3344c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81c6b7f60c34e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9935159f004220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70511ab4c4a493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,914</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>