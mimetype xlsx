--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5756539ad24e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb548bed3c4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70511ab4c4a493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4dde55017843d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9935159f004220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70511ab4c4a493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96059938bd984a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4dde55017843d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>