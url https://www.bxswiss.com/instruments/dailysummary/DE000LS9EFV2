--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb548bed3c4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb31df4bf84f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4dde55017843d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066bbe1443bc4b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96059938bd984a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4dde55017843d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60126dc51bc64821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066bbe1443bc4b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>180,938</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>