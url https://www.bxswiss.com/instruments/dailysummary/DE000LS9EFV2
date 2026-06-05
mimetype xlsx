--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb31df4bf84f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7218444e5ea4429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066bbe1443bc4b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1775fdff43d471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60126dc51bc64821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066bbe1443bc4b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a845ad815fd476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1775fdff43d471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -290,31 +206,329 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>