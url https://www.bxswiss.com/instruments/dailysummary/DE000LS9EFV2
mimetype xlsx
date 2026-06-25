--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7218444e5ea4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f56fd28e8ac4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1775fdff43d471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf271d51821ad4e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a845ad815fd476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1775fdff43d471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd8e05c5c1e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf271d51821ad4e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,195 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -504,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>