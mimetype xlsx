--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f56fd28e8ac4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ac31f5c2d1456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf271d51821ad4e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6766a53639fc4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd8e05c5c1e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf271d51821ad4e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130bdadeeb474ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6766a53639fc4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>209,006</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,288</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>