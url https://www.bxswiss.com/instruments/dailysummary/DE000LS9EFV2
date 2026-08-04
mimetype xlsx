--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ac31f5c2d1456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5083ea173c043a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6766a53639fc4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6748b287620e4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130bdadeeb474ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6766a53639fc4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1101a239217c4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6748b287620e4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,857</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>