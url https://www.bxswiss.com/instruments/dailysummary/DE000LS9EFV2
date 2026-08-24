--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5083ea173c043a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99da416688884124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6748b287620e4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d72408a059481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1101a239217c4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6748b287620e4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472b166d0dc64718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d72408a059481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>