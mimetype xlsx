--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99da416688884124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73eb9df0b4e4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d72408a059481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70827ca0d44c428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472b166d0dc64718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d72408a059481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16320636dd2e411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70827ca0d44c428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,493</x:t>
@@ -737,31 +239,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>