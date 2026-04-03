--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36f3a87535d4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2455d8ff59c4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8082d18beae746ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20f01622c694511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b43f35bee44211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8082d18beae746ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff7bbf2e74e41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20f01622c694511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>143,394</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...316 lines deleted...]
-          <x:t>142,001</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>