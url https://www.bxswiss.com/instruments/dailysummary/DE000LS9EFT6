--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2455d8ff59c4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72de9a2d2104977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20f01622c694511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ac12471e434c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff7bbf2e74e41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20f01622c694511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c77734e9b6410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ac12471e434c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>