--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72de9a2d2104977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ca36d58fb44d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ac12471e434c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2712c6dfd5cb458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c77734e9b6410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ac12471e434c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb935ffa9596c4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2712c6dfd5cb458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>144,790</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>144,698</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,273</x:t>
-[...166 lines deleted...]
-          <x:t>145,536</x:t>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>