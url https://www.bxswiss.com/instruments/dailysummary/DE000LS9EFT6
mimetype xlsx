--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ca36d58fb44d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227a3711284f4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2712c6dfd5cb458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34f41d5ec444567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb935ffa9596c4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2712c6dfd5cb458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f200cc84b584358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34f41d5ec444567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>