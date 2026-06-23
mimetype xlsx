--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227a3711284f4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ca487786f140d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34f41d5ec444567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb37d6770df4667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f200cc84b584358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34f41d5ec444567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac796026a1cb43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb37d6770df4667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>