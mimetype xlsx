--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ca487786f140d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4de479a8ebe43ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb37d6770df4667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9e05d6901a4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac796026a1cb43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb37d6770df4667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3694b95e03234be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9e05d6901a4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>