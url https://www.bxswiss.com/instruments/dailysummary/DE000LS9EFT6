--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4de479a8ebe43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1dc17cec584a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9e05d6901a4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c540488a39a482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3694b95e03234be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9e05d6901a4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c42f7f0c4b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c540488a39a482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>