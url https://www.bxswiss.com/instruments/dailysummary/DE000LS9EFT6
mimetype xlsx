--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1dc17cec584a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f8e67ac7314113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c540488a39a482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ecf2dc9530457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c42f7f0c4b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c540488a39a482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd441adb270444260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ecf2dc9530457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>141,778</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>