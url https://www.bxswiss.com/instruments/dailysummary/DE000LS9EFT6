--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f8e67ac7314113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c347706de04fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ecf2dc9530457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a879054586b4a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd441adb270444260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ecf2dc9530457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfb5164a154c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a879054586b4a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>