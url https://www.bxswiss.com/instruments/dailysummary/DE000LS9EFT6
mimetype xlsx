--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c347706de04fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4ada295d834f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a879054586b4a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83d0acfc19a477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfb5164a154c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a879054586b4a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997afa46abc640f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83d0acfc19a477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SharkBroker World Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>