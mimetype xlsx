--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e49893950a47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0074f46b4e74be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b97db71d7c45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c1e22a2b3b4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecebf46b3e046cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b97db71d7c45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7418a322d440c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c1e22a2b3b4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>