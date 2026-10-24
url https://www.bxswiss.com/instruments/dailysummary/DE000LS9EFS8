--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0074f46b4e74be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb249ee24cc84698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c1e22a2b3b4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29df1c7acf6e42bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7418a322d440c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c1e22a2b3b4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad02c5a00934ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29df1c7acf6e42bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,695</x:t>
-[...603 lines deleted...]
-          <x:t>193,706</x:t>
+          <x:t>206,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>