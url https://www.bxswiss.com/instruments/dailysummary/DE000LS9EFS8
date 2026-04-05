--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53caec58eb64568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b0a31899b4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c65a1f885a4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd908099e7a43480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ca279d326d4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c65a1f885a4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229349e77884999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd908099e7a43480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>