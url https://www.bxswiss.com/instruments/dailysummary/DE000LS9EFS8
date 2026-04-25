--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b0a31899b4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883a7b9970854e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd908099e7a43480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62a48984664b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229349e77884999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd908099e7a43480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc670d4468f6c47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62a48984664b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>