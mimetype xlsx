--- v5 (2026-04-25)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883a7b9970854e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed9b6f98e4a4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62a48984664b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92b506e5cb242c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc670d4468f6c47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62a48984664b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645067f3717a443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92b506e5cb242c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>