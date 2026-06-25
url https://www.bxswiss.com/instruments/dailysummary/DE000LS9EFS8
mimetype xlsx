--- v6 (2026-05-26)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed9b6f98e4a4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4c7cf46d08447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92b506e5cb242c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb20fd75bdf94370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645067f3717a443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92b506e5cb242c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5868e8267d50454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb20fd75bdf94370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>191,970</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>