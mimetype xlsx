--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4c7cf46d08447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c33b63384f4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb20fd75bdf94370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a057aefb97484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5868e8267d50454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb20fd75bdf94370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456b54aae0b849da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a057aefb97484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>