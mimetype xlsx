--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c33b63384f4381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc095607df7f64377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a057aefb97484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac30aef18e947ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456b54aae0b849da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a057aefb97484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4ec8f89789459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac30aef18e947ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>201,732</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,999</x:t>
-[...301 lines deleted...]
-          <x:t>201,567</x:t>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>