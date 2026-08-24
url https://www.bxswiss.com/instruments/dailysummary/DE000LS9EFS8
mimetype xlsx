--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc095607df7f64377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4e47cd3e4c438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac30aef18e947ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78aec1c84c6424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4ec8f89789459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac30aef18e947ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4553fa53334028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78aec1c84c6424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>201,826</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>204,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>