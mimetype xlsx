--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4e47cd3e4c438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e49893950a47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78aec1c84c6424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b97db71d7c45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4553fa53334028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78aec1c84c6424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecebf46b3e046cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b97db71d7c45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Was braucht der Mensch zum Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>