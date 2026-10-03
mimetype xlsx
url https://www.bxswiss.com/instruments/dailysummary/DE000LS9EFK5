--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca72d704a51449b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9e74cb52624789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efd4bfe6a7d43ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019da03a2c6d4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8ecf587e554f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efd4bfe6a7d43ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a9802eccb34e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019da03a2c6d4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>