--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9e74cb52624789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bd34a5e4ea4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019da03a2c6d4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23235a11c089497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a9802eccb34e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019da03a2c6d4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096d2a8c99664337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23235a11c089497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>