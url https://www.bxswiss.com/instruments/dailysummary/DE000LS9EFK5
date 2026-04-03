--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8258b898af9843e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488cf2c57ec8432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3b85459129425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f53023e02242fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9594627633ba47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3b85459129425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24986ee89f974ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f53023e02242fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>