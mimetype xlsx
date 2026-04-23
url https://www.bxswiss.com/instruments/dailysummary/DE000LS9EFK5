--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488cf2c57ec8432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96966e17f8254777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f53023e02242fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14134207065349a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24986ee89f974ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f53023e02242fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32638a0e42b1476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14134207065349a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>109,009</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,756</x:t>
-[...485 lines deleted...]
-          <x:t>106,247</x:t>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>