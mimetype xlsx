--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96966e17f8254777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521898f2fc464209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14134207065349a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7209d0f608446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32638a0e42b1476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14134207065349a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712c16b27cf14ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7209d0f608446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>