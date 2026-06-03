--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521898f2fc464209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504926987d4f4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7209d0f608446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0248907cf748d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712c16b27cf14ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7209d0f608446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422d8b70e305441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0248907cf748d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>