--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504926987d4f4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a669bdd4344486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0248907cf748d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9419cef3f2f34332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422d8b70e305441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0248907cf748d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3a9f1baefb4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9419cef3f2f34332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>