--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a669bdd4344486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2594c2cefe4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9419cef3f2f34332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb41ce3032e4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3a9f1baefb4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9419cef3f2f34332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea2f96ba4e241a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb41ce3032e4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>