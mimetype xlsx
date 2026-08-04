--- v10 (2026-07-14)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2594c2cefe4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf889723c34fa4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb41ce3032e4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f799cb7cc914e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea2f96ba4e241a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb41ce3032e4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86cf633b2fe4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f799cb7cc914e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>127,469</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,022</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>