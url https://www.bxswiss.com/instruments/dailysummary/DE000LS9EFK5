--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf889723c34fa4c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readf3daace8d45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f799cb7cc914e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d06c836ebe4604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86cf633b2fe4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f799cb7cc914e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16278856b5254759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d06c836ebe4604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>126,575</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,089</x:t>
-[...269 lines deleted...]
-          <x:t>122,841</x:t>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>125,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>