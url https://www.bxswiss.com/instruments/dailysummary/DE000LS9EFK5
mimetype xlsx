--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readf3daace8d45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca72d704a51449b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d06c836ebe4604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efd4bfe6a7d43ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16278856b5254759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d06c836ebe4604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8ecf587e554f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efd4bfe6a7d43ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ästhetische Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>122,841</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,086</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>