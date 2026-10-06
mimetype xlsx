--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c381b36bbd346f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c5b3e506a24347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dda9d6fb22042d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fca17a68744a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033b4771822a41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dda9d6fb22042d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abb2b9d433d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fca17a68744a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>