--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c5b3e506a24347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra465a05d297f4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fca17a68744a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7701791490254c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abb2b9d433d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fca17a68744a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ac788a738e4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7701791490254c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>