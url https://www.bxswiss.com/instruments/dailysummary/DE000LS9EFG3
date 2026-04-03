--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41580a5af9a43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e387d03d8c42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a49f396e134541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf72e4028c204d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19ecec8923a47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a49f396e134541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8c0f3208b242a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf72e4028c204d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>