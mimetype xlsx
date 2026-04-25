--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e387d03d8c42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e1b7dbf2d64e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf72e4028c204d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d029cbffed34bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8c0f3208b242a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf72e4028c204d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra060640b17104c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d029cbffed34bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>