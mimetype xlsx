--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e1b7dbf2d64e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bb28ebf9cf4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d029cbffed34bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d441bd35cae40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra060640b17104c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d029cbffed34bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81934905330d4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d441bd35cae40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>