--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bb28ebf9cf4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ead5d55e63644d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d441bd35cae40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d73ffb62f94032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81934905330d4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d441bd35cae40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf133450eb0411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d73ffb62f94032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>392,661</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>389,259</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>396,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,727</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>