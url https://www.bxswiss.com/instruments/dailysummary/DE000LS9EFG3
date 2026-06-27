--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ead5d55e63644d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912d1d7811ec4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d73ffb62f94032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a494ab1b01418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf133450eb0411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d73ffb62f94032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262909479a5142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a494ab1b01418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>