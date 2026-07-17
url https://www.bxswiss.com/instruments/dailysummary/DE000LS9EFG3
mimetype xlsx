--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912d1d7811ec4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83e695a4b8c4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a494ab1b01418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b43ad7258774c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262909479a5142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a494ab1b01418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629e476e1ab346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b43ad7258774c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>