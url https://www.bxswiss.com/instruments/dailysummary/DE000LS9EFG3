--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83e695a4b8c4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836e3dc2bdb6423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b43ad7258774c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb441f06f47bd491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629e476e1ab346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b43ad7258774c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0595b24e3afa4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb441f06f47bd491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>