--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836e3dc2bdb6423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3228bb7cafc4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb441f06f47bd491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9abd392567f40b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0595b24e3afa4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb441f06f47bd491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54176cc42949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9abd392567f40b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>