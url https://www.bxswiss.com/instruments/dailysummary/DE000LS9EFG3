--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3228bb7cafc4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c381b36bbd346f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9abd392567f40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dda9d6fb22042d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54176cc42949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9abd392567f40b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033b4771822a41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dda9d6fb22042d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>