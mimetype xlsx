--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d512a606298498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redca6f529eae4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274c9a8318084494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c634cc1beef4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7cc4a6c485456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274c9a8318084494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce77ddff1914572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c634cc1beef4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.636,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.656,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>