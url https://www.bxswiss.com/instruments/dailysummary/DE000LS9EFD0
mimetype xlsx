--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redca6f529eae4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf901de20aa824e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c634cc1beef4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62ae9b195d84418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce77ddff1914572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c634cc1beef4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4f10a801944493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62ae9b195d84418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.619,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.621,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.621,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>