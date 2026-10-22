--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf901de20aa824e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962510beec6e48fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62ae9b195d84418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78ecc8a23934515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4f10a801944493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62ae9b195d84418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232059e730ea4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78ecc8a23934515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,589</x:t>
@@ -791,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>