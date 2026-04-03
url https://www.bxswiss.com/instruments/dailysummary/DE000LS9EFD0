--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a58f7753144e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ccb72240914f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaec589246f4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec8e0b10a04e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01efc312e63e45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaec589246f4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392fbdef06bf409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec8e0b10a04e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.358,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>