--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ccb72240914f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722b387299974b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec8e0b10a04e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22327a11c56c4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392fbdef06bf409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec8e0b10a04e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7854072b795d4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22327a11c56c4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.397,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.386,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.343,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.371,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.343,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>