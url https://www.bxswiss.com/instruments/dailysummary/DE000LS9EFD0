--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722b387299974b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6e61544bd4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22327a11c56c4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63721b7292d646e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7854072b795d4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22327a11c56c4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1b6c930f724676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63721b7292d646e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.469,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.480,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.549,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.552,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.549,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.552,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>