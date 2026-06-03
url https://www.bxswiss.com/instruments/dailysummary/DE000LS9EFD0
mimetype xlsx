--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6e61544bd4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbe7d48d0aa4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63721b7292d646e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6328d58933b4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1b6c930f724676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63721b7292d646e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb31a4a0f29455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6328d58933b4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.566,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.567,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.555,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.555,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.657,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.687,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.657,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.687,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>