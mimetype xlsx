--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbe7d48d0aa4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490b0cf7dbb44335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6328d58933b4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bb03ee443149e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb31a4a0f29455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6328d58933b4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c845d6d20747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bb03ee443149e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.754,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.733,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.749,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>