--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490b0cf7dbb44335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7317e2023fbf49c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bb03ee443149e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db225b1f9b84713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c845d6d20747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bb03ee443149e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f57c7919494da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db225b1f9b84713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.648,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.632,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.784,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.761,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.764,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>