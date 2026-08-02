--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7317e2023fbf49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cd1d1e2b104a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db225b1f9b84713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54826ccd6924604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f57c7919494da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db225b1f9b84713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b5354756d64868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54826ccd6924604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.651,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.674,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.650,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.671,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.656,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.686,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.679,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>