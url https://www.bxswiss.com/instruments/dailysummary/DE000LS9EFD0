--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cd1d1e2b104a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d512a606298498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54826ccd6924604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274c9a8318084494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b5354756d64868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54826ccd6924604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7cc4a6c485456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274c9a8318084494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.665,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.636,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.630,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.614,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.614,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>