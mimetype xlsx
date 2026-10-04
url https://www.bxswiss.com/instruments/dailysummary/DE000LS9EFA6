--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f01fa7951ce4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f62f328e15f4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309370ad501343aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc7d92bd27483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60dd9f5c0ad34d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309370ad501343aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1adae8054da2490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc7d92bd27483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>