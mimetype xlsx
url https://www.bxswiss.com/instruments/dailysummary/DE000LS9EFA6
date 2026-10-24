--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f62f328e15f4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f846ead4114bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc7d92bd27483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645dcdeefed34d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1adae8054da2490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc7d92bd27483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refaf6a9b1b654b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645dcdeefed34d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,375</x:t>
-[...414 lines deleted...]
-          <x:t>113,092</x:t>
+          <x:t>118,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>