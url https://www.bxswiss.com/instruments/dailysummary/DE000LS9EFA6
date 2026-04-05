--- v5 (2026-02-22)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9485e482cf534adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a338733944bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdc3258ee544b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a64363532c46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07551646bf804f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdc3258ee544b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1616f9cea4174567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a64363532c46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>118,412</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>