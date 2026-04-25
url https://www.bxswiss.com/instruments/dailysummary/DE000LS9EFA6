--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a338733944bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831a8590663f4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a64363532c46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dbd6ec5fba4a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1616f9cea4174567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a64363532c46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a06ae0322144372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dbd6ec5fba4a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>