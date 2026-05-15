--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831a8590663f4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2ed818488948ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dbd6ec5fba4a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5eb8201097448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a06ae0322144372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dbd6ec5fba4a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d0eec003d94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5eb8201097448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>