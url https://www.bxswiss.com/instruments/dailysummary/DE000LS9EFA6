--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2ed818488948ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1122dd52a7ed4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5eb8201097448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f0175129d6421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d0eec003d94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5eb8201097448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ee99c709e941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f0175129d6421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>