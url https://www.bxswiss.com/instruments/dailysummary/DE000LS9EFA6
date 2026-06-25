--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1122dd52a7ed4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d990af3b8a46be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f0175129d6421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3094e78fb994443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ee99c709e941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f0175129d6421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9a1908bae5454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3094e78fb994443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>