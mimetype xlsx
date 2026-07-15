--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d990af3b8a46be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77df8abe4a244402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3094e78fb994443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b52c384c134e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9a1908bae5454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3094e78fb994443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd2cedf02e5423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b52c384c134e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>