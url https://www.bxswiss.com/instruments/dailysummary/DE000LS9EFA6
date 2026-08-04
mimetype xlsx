--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77df8abe4a244402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7111020ccc824ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b52c384c134e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf06de7d6c6447b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd2cedf02e5423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b52c384c134e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023e25398a724965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf06de7d6c6447b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,354</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>108,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,864</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>