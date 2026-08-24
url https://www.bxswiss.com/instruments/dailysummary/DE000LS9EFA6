--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7111020ccc824ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8a0a686f4f4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf06de7d6c6447b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222a422ba6d54dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023e25398a724965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf06de7d6c6447b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef818f7de64ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222a422ba6d54dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>