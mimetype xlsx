--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8a0a686f4f4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f01fa7951ce4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222a422ba6d54dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309370ad501343aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15ef818f7de64ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222a422ba6d54dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60dd9f5c0ad34d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309370ad501343aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bioplastik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>