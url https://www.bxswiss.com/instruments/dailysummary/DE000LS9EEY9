--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca03535fd3f41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949f08deee6a44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809426450e5d4ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1192a7df54e452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b44b7aff5a1441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809426450e5d4ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bebc36cd15c496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1192a7df54e452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>145,925</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,529</x:t>
-[...598 lines deleted...]
-          <x:t>147,285</x:t>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>