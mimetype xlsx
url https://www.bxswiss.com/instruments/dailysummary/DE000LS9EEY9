--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949f08deee6a44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83986d7178134844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1192a7df54e452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra731c32c3452467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bebc36cd15c496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1192a7df54e452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69de3f64a4d74900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra731c32c3452467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>