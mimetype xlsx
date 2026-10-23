--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83986d7178134844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb044a9ea56d34974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra731c32c3452467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6b101595b04542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69de3f64a4d74900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra731c32c3452467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ad48fa3ac14c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6b101595b04542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>