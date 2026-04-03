--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46548a221bc74830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e732def1d34041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac112465887c4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6fd05af9d2484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc6895776da44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac112465887c4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2a53b4c9ca456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6fd05af9d2484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>