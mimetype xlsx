--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e732def1d34041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd50135cc14bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6fd05af9d2484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf1a91cc9d84ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2a53b4c9ca456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6fd05af9d2484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66a8128fcc74e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf1a91cc9d84ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,436</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>