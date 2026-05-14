--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd50135cc14bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d6afe1774a44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf1a91cc9d84ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a54d3d89a64f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66a8128fcc74e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf1a91cc9d84ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428a766c2dd14ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a54d3d89a64f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>