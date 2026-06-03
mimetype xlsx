--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d6afe1774a44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2891585731624ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a54d3d89a64f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba040e6c43134c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428a766c2dd14ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a54d3d89a64f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c113b3c1b442b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba040e6c43134c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>165,853</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,347</x:t>
-[...389 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>