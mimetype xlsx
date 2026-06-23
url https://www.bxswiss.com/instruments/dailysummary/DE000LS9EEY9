--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2891585731624ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc638018afdee461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba040e6c43134c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8544fa84f08947ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c113b3c1b442b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba040e6c43134c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4913b0e642cd4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8544fa84f08947ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>