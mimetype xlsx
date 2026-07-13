--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc638018afdee461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3277d4461840c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8544fa84f08947ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cfa64526a94a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4913b0e642cd4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8544fa84f08947ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29a5242709b45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cfa64526a94a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>