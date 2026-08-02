--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3277d4461840c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe31ca39c7c9409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cfa64526a94a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b239e4b06a24d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29a5242709b45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cfa64526a94a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3a6b79e21c4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b239e4b06a24d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>158,609</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,863</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>