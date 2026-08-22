--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe31ca39c7c9409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca03535fd3f41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b239e4b06a24d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809426450e5d4ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3a6b79e21c4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b239e4b06a24d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b44b7aff5a1441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809426450e5d4ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Robotik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>