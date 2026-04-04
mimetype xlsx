--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref38357d7e3f4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5da3ede74497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0546eca036b14259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7403bc7c49c4d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950362a2dfab44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0546eca036b14259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2438c76003af480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7403bc7c49c4d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>149,966</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>149,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,080</x:t>
-[...463 lines deleted...]
-          <x:t>147,639</x:t>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>