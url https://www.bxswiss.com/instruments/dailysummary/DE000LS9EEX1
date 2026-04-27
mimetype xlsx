--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5da3ede74497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75926cbdc8c6402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7403bc7c49c4d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433a1c8ee984ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2438c76003af480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7403bc7c49c4d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f9412b7d2a45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433a1c8ee984ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>