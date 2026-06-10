--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75926cbdc8c6402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78182caf13f41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433a1c8ee984ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec70e450253843bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f9412b7d2a45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433a1c8ee984ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc644e600bb7d4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec70e450253843bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>149,591</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>150,226</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>