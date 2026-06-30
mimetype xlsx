--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78182caf13f41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2ac00aa5414d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec70e450253843bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545182aa175d4b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc644e600bb7d4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec70e450253843bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dfedbac3d5417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545182aa175d4b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>149,098</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,996</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>148,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,412</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>