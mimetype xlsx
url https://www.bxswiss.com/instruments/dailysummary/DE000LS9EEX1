--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2ac00aa5414d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c854f52fe7f4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545182aa175d4b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0c495ee4374691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dfedbac3d5417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545182aa175d4b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ecb1a2e60b43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0c495ee4374691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>149,763</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,700</x:t>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,420</x:t>
-[...252 lines deleted...]
-          <x:t>150,470</x:t>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>