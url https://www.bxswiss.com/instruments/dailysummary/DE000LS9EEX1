--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c854f52fe7f4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161ca8c164de4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0c495ee4374691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917f7c1ee76b4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ecb1a2e60b43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0c495ee4374691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a12a35e6c945cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917f7c1ee76b4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,558</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>