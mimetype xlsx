--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161ca8c164de4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c0c923f1f941a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917f7c1ee76b4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf41bf5bf94292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a12a35e6c945cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917f7c1ee76b4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89b0965050c48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf41bf5bf94292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,301</x:t>
-[...58 lines deleted...]
-          <x:t>152,200</x:t>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,406</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>152,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>