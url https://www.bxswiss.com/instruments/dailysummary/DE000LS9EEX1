--- v12 (2026-09-19)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c0c923f1f941a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1770a08887842ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf41bf5bf94292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26057a834dd45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89b0965050c48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf41bf5bf94292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe12c523cd4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26057a834dd45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Maschinenbau</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,548</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>