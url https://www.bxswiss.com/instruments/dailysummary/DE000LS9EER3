--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b8dda17a2a4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref877f3ba39d4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4e40591f794eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c84b0c9a6164913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb48d4f196f4407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4e40591f794eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43827d9aaf14d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c84b0c9a6164913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>