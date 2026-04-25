--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref877f3ba39d4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f716d51d2294bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c84b0c9a6164913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf41c66520534843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43827d9aaf14d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c84b0c9a6164913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e4cf3131084e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf41c66520534843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>