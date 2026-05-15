--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f716d51d2294bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c80a0978e304bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf41c66520534843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e7cc51c52e4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e4cf3131084e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf41c66520534843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52ffe85c7824532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e7cc51c52e4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>