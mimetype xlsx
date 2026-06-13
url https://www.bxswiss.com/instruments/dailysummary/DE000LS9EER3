--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c80a0978e304bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4878204da8f4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e7cc51c52e4215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec4eac584d749ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52ffe85c7824532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e7cc51c52e4215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0378fa21a8412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec4eac584d749ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>126,874</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,135</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>122,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>