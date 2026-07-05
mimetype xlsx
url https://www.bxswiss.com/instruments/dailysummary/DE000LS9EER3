--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4878204da8f4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9011e147c46a467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec4eac584d749ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391a41edbc7c42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0378fa21a8412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec4eac584d749ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba934bfdeba94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391a41edbc7c42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>