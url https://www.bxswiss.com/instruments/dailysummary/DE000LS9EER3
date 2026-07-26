--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9011e147c46a467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63019f88fe1a446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391a41edbc7c42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedb3d06b47e4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba934bfdeba94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391a41edbc7c42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bfa76f99144fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedb3d06b47e4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>