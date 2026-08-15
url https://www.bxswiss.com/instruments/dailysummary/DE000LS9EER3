--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63019f88fe1a446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19dceaf24f94ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedb3d06b47e4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e5bfa10d474ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bfa76f99144fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedb3d06b47e4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59d252a455495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e5bfa10d474ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>