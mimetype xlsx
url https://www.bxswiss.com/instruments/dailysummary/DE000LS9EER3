--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19dceaf24f94ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b815b92f924180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e5bfa10d474ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cca88f4b44f46fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59d252a455495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e5bfa10d474ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304d9fd3868e43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cca88f4b44f46fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>