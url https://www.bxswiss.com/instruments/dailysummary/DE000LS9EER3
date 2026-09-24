--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b815b92f924180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc35a30590754d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cca88f4b44f46fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613fe60b4ceb4174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304d9fd3868e43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cca88f4b44f46fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cbaca6e50f47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613fe60b4ceb4174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>