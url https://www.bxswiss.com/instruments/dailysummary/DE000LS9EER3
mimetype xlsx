--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc35a30590754d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d39bf8b064911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613fe60b4ceb4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf198ff1c743240d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cbaca6e50f47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613fe60b4ceb4174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24750f756f04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf198ff1c743240d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>130,155</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,040</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>