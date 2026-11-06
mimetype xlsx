--- v15 (2026-10-15)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d39bf8b064911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838fc7634f2b4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf198ff1c743240d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f9e3fa18454ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24750f756f04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf198ff1c743240d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01129fa08b2f494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f9e3fa18454ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EER3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>