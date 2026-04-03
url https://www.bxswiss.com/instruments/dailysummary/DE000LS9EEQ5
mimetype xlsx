--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff45b2e4aac488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c5ca4381fc437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2e079678d3423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed676ef1ae4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf244b769acd34652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2e079678d3423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4287d195c9e34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed676ef1ae4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.328,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.378,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.327,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.372,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.375,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.385,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.367,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.369,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>