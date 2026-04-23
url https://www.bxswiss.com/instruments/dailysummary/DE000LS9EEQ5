--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c5ca4381fc437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bd9b720abc4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed676ef1ae4102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccc0d675f704b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4287d195c9e34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed676ef1ae4102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc809191b8e78438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccc0d675f704b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.327,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.359,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.327,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.345,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.346,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.364,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.341,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.361,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.440,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.461,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.448,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.442,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.445,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.446,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>