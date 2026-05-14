--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bd9b720abc4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91b434bb54e42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccc0d675f704b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397ae7f4eda4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc809191b8e78438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccc0d675f704b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d86c54f67f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397ae7f4eda4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.387,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.397,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.385,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.394,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.449,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.453,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.443,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.446,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.442,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.474,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.482,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.433,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.419,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.426,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.419,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.466,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.474,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.512,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>