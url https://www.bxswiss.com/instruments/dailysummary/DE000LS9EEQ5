--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91b434bb54e42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b49db52db274b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd397ae7f4eda4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d00368716b74259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d86c54f67f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd397ae7f4eda4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fa340b88a437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d00368716b74259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2.509,883</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.505,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.525,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.539,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.512,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.515,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.515,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.466,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.466,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.477,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.474,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.482,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.458,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.475,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>