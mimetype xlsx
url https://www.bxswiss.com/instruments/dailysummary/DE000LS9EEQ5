--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b49db52db274b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bbfe8c709a84364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d00368716b74259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f48bb6bd84415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fa340b88a437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d00368716b74259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e67fcdf66140ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f48bb6bd84415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.465,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.474,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.459,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.472,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.490,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.503,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.479,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.484,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.412,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.442,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.442,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.436,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.441,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.446,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.458,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.501,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.517,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.513,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>