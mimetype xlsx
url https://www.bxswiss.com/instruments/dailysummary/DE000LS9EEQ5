--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bbfe8c709a84364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505938e4c41c4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f48bb6bd84415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387a4fa1ad104c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e67fcdf66140ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f48bb6bd84415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb479abaee64d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387a4fa1ad104c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.447,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.452,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.435,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.436,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.501,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.517,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.499,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.513,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.522,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.511,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.520,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.525,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.505,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.517,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.477,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>