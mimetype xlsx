--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505938e4c41c4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3e741a35774351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387a4fa1ad104c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e2b1fdc75f41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb479abaee64d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387a4fa1ad104c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1761760b494a43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e2b1fdc75f41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.504,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.518,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.500,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.516,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.489,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.503,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.484,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.485,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.513,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.543,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.539,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.537,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.552,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.569,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.575,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.563,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.564,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.565,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.582,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.580,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.578,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.582,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.582,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.593,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.584,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.589,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.575,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.566,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.550,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.551,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.537,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>