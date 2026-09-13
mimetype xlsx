--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3e741a35774351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc672bfd7b4440ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e2b1fdc75f41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1690b5a1ff46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1761760b494a43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e2b1fdc75f41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf251513a3f04987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1690b5a1ff46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.578,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.587,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.577,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.582,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.548,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.551,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.537,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.548,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.528,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.537,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.552,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.556,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.566,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.586,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.582,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.586,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.574,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.586,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.589,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.584,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.619,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.628,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.617,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.617,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.617,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.612,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.614,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.619,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.593,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.593,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>