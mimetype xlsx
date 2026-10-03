--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc672bfd7b4440ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb58bd5fc6b140f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1690b5a1ff46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4186388979c44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf251513a3f04987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1690b5a1ff46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb650bfced33140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4186388979c44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.586,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.589,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.568,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.587,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.596,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.609,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.595,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.608,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.580,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.623,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.621,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.634,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.617,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.635,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.628,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.633,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.646,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.653,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.641,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.653,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.650,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.653,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.645,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.646,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.632,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.632,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.642,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.658,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.665,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.656,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.678,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.661,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.672,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.678,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.667,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.670,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.670,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.667,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.667,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.651,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.643,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.659,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>