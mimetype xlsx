--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb58bd5fc6b140f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8887e63cbe5f436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4186388979c44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e013ce270414afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb650bfced33140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4186388979c44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7656126ecc124eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e013ce270414afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented- und Virtual-Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.631,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.635,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.628,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.633,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.651,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.669,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.643,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.659,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.656,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.651,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.682,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.691,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.681,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.690,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.683,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.665,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.663,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.666,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.659,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.656,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.658,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.656,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.657,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.652,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.655,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.648,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.657,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.644,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.654,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.665,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.650,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.651,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.612,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.604,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.603,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.578,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.593,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.603,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.589,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.578,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.558,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.562,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>